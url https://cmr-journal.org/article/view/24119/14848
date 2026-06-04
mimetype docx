--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -228,141 +228,149 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1383349B" w14:textId="4032355C" w:rsidR="00CF564C" w:rsidRPr="00637B10" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Assistant Professor- Management, College of Business (COB)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4999C900" w14:textId="0DA46051" w:rsidR="00CF564C" w:rsidRPr="00637B10" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
+    <w:p w14:paraId="4999C900" w14:textId="0DA46051" w:rsidR="00CF564C" w:rsidRPr="000C4830" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637B10">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Abu Dhabi University, Abu Dhabi, UAE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E1831F" w14:textId="760BBAF3" w:rsidR="00CF564C" w:rsidRPr="00637B10" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
+    <w:p w14:paraId="66E1831F" w14:textId="760BBAF3" w:rsidR="00CF564C" w:rsidRPr="000C4830" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637B10">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00637B10">
+        <w:r w:rsidRPr="000C4830">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
+            <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>amit.kumar@adu.ac.ae</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3496A0A9" w14:textId="77777777" w:rsidR="00CF564C" w:rsidRPr="00637B10" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
+    <w:p w14:paraId="3496A0A9" w14:textId="77777777" w:rsidR="00CF564C" w:rsidRPr="000C4830" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A11BF83" w14:textId="140BC13F" w:rsidR="00CF564C" w:rsidRPr="00637B10" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
+    <w:p w14:paraId="3A11BF83" w14:textId="140BC13F" w:rsidR="00CF564C" w:rsidRPr="000C4830" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637B10">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Marwan Al Qur'an</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B127426" w14:textId="44841D35" w:rsidR="00CF564C" w:rsidRPr="00637B10" w:rsidRDefault="00CF564C" w:rsidP="00CF564C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Assistant Professor of HRM, College of Business (COB)</w:t>
@@ -431,69 +439,58 @@
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4795E097" w14:textId="6AE176C9" w:rsidR="00D4169B" w:rsidRPr="00637B10" w:rsidRDefault="00D4169B" w:rsidP="00D4169B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Kumari</w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Prerna Kumari</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FA076A" w14:textId="55985604" w:rsidR="00D4169B" w:rsidRPr="00637B10" w:rsidRDefault="00D4169B" w:rsidP="00D4169B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Assistant Professor- Management, College of Business (COB)</w:t>
       </w:r>
     </w:p>
@@ -906,155 +903,96 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">The results indicated a negative association of AL </w:t>
       </w:r>
       <w:r w:rsidR="00371AE0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> QQ </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> QQ behavior, whereas a positive effect on OCB. Furthermore, the findings suggest that OCB plays a full mediating role in the relationship between AL and QQ. </w:t>
+      </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>This study integrates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, whereas a positive effect on OCB. Furthermore, the findings suggest that OCB plays a full mediating role in the relationship between AL and QQ. </w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature on organizational </w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>This study integrates</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>behavior</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> employee attitudes and mitigating the risks of QQ tendencies. It also provides </w:t>
+        <w:t xml:space="preserve">behavior, employee engagement, and leadership theory to propose a novel theoretical framework based on Herzberg's dual-factor theory and Social Exchange Theory (SET). The findings have significant implications for promoting favorable employee attitudes and mitigating the risks of QQ tendencies. It also provides </w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>helpful guidance for developing tools and metrics to evaluate AL, QQ, and OCB.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="1B4E3321" w14:textId="14A79153" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="006E6723" w:rsidP="00203CEF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
@@ -1137,86 +1075,62 @@
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>quitting</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, Organizational </w:t>
       </w:r>
       <w:r w:rsidR="00203CEF" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">citizenship </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00203CEF" w:rsidRPr="00637B10">
+        <w:t>citizenship behavio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>behavio</w:t>
-[...22 lines deleted...]
-        <w:t>, Social Exchange Theory (SET), Herzberg's dual-factor theory</w:t>
+        <w:t>r, Social Exchange Theory (SET), Herzberg's dual-factor theory</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C267A63" w14:textId="77777777" w:rsidR="00D01FC6" w:rsidRPr="00637B10" w:rsidRDefault="00D01FC6" w:rsidP="00A07753">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CA76E23" w14:textId="608291F6" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="003D0CBE" w:rsidP="00A07753">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -1466,73 +1380,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> place</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>These scenarios have profoundly impacted employees and organizations worldwide, ushering in an era of uncertainty (</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, 2023). </w:t>
+        <w:t xml:space="preserve">These scenarios have profoundly impacted employees and organizations worldwide, ushering in an era of uncertainty (Pevec, 2023). </w:t>
       </w:r>
       <w:r w:rsidR="00402CFC" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Together, these forces have contributed to widespread employee disengagement,</w:t>
       </w:r>
       <w:r w:rsidR="00C7536E" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00203CEF" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1818,110 +1710,76 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>particularly</w:t>
       </w:r>
       <w:r w:rsidR="00DE0BA1" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> low levels of engagement, at just 31% in the first quarter of 2022 (Clifton, 2022).</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Moreover, US </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Moreover, US labor output fell the most in 2022 compared to the previous 74 years (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk173793433"/>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>labor</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Productivity, 2022</w:t>
+        <w:t>Labor Productivity, 2022</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706186BB" w14:textId="6E7FBEF8" w:rsidR="006E6723" w:rsidRPr="00637B10" w:rsidRDefault="00402CFC" w:rsidP="006E6723">
+    <w:p w14:paraId="706186BB" w14:textId="5BFECCE4" w:rsidR="006E6723" w:rsidRPr="00637B10" w:rsidRDefault="00402CFC" w:rsidP="006E6723">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>These dual macroeconomic and emotional challenges have affected employee engagement, leading to phenomena like 'Great Resignation' (GR) and Quiet Quitting</w:t>
       </w:r>
       <w:r w:rsidR="00094126" w:rsidRPr="00637B10">
         <w:rPr>
@@ -1929,123 +1787,121 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(QQ). </w:t>
       </w:r>
       <w:r w:rsidR="00DE0BA1" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Employees who remain in their jobs but emotionally disengage are known as Quiet Quitters (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Employees who remain in their jobs but emotionally disengage are known as Quiet Quitters (Mahand &amp; Caldwell, 2023; Ito, 2022).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00DE0BA1" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
-[...29 lines deleted...]
-          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Given that GR and QQ are legacies of COVID-19, companies must understand and address employee needs.</w:t>
       </w:r>
       <w:r w:rsidR="00D0796A" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> This urgency, coupled with a broader historical context of distrust in institutions, highlights the critical need for leaders who can restore trust and hope</w:t>
       </w:r>
       <w:r w:rsidR="00C7536E" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>. This is</w:t>
+        <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r w:rsidR="00D0796A" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a role well-suited for </w:t>
+        <w:t xml:space="preserve">role </w:t>
+      </w:r>
+      <w:r w:rsidR="005C629C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>is well-suited</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0796A" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00094126" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D0796A" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">uthentic </w:t>
       </w:r>
       <w:r w:rsidR="00094126" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2071,124 +1927,102 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D0796A" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> which has emerged as a promising solution, </w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">promoting </w:t>
+        <w:t xml:space="preserve">promoting trust, </w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>trust, openness, and positive workplace relationships (Lemoine et al., 2019; Luthans et al., 2013). Authentic leaders are highly self-aware, transparent, value-oriented</w:t>
+        <w:t>openness, and positive workplace relationships (Lemoine et al., 2019; Luthans et al., 2013). Authentic leaders are highly self-aware, transparent, value-oriented</w:t>
       </w:r>
       <w:r w:rsidR="00203CEF" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> and balanced in their leadership styles and decision</w:t>
       </w:r>
       <w:r w:rsidR="005F5AD3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">making (Winton et al., 2022). AL, distinct from ethical and transformational leadership, is known for enhancing employee </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and attitudes</w:t>
+        <w:t>making (Winton et al., 2022). AL, distinct from ethical and transformational leadership, is known for enhancing employee behavior and attitudes</w:t>
       </w:r>
       <w:r w:rsidR="00203CEF" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> including corporate responsibility and work motivation (Gardner et al., 2011</w:t>
       </w:r>
       <w:r w:rsidR="00DE0BA1" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2279,788 +2113,576 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">remain </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">ill-prepared to address QQ (Hare, 2022). </w:t>
       </w:r>
       <w:r w:rsidR="00DE0BA1" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leaders grapple with understanding the increasing prevalence of quiet </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DE0BA1" w:rsidRPr="00637B10">
+        <w:t>Leaders grapple with understanding the increasing prevalence of quiet quitters observable in diverse sectors, including finance, social work, and academia (Morrison-Beedy, 2022).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>quitters</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Frequently, the root cause of QQ lies in an organization's inability to establish significant relationships with its employees. </w:t>
       </w:r>
       <w:r w:rsidR="00631E24" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">While leaders grapple with mitigating QQ, fostering positive employee </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2019).</w:t>
+        <w:t>While leaders grapple with mitigating QQ, fostering positive employee behaviors is crucial. Organizational citizenship behavior (OCB), defined as voluntary tasks beyond job descriptions, is vital for business growth and can serve as a counterpoint to QQ tendencies (Ukkas et al., 2019).</w:t>
       </w:r>
       <w:r w:rsidR="00402CFC" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Accordingly, </w:t>
       </w:r>
       <w:r w:rsidR="005F5AD3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">study aims to explore </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">the association between AL and QQ </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> through OCB.</w:t>
+        <w:t>the association between AL and QQ behavior, focusing on the mediating role of OCB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>, thereby addressing the gap in understanding how AL influences QQ behavior through OCB.</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="460FD7E1" w14:textId="5AA61359" w:rsidR="006E6723" w:rsidRPr="00637B10" w:rsidRDefault="005F5AD3" w:rsidP="006E6723">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">study investigates the influence of AL on QQ among employees across diverse sectors and positions within the United Arab Emirates (UAE), emphasizing the mediating role of OCB. Given the UAE's multicultural workforce and competitive talent market, understanding AL's impact on QQ is vital for enhancing engagement and retention. By examining cultural complexities that affect leadership styles, the research aims to provide practical strategies for managing QQ </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">study investigates the influence of AL on QQ among employees across diverse sectors and positions within the United Arab Emirates (UAE), emphasizing the mediating role of OCB. Given the UAE's multicultural workforce and competitive talent market, understanding AL's impact on QQ is vital for enhancing engagement and retention. By examining cultural complexities that affect leadership styles, the research aims to provide practical strategies for managing QQ behavior and fostering positive work relationships, thereby improving organizational performance and leadership development. Drawing on Herzberg's Dual-Factor </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32F01" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">theory </w:t>
+      </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>behavior</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF733E" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and fostering positive work relationships, thereby improving organizational performance and leadership development. Drawing on Herzberg's Dual-Factor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D32F01" w:rsidRPr="00637B10">
+        <w:t xml:space="preserve">ocial </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF733E" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">theory </w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
+        <w:t xml:space="preserve">xchange </w:t>
       </w:r>
       <w:r w:rsidR="00CF733E" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">ocial </w:t>
+        <w:t xml:space="preserve">heory, this study </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employs </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a quantitative methodology to explore the relationships among AL, OCB, and QQ, thus addressing gaps in existing literature. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herzberg's Dual-Factor </w:t>
       </w:r>
       <w:r w:rsidR="00CF733E" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heory, for instance, offers a framework for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">understanding </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how various workplace </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elements </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">affect employee engagement and satisfaction, both of which are crucial in the context of quiet quitting. On the other hand, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF733E" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t xml:space="preserve">social exchange theory </w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">xchange </w:t>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clarifies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how </w:t>
       </w:r>
       <w:r w:rsidR="00CF733E" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
-[...1 lines deleted...]
-        <w:t>t</w:t>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>AL</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">heory, this study </w:t>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affects </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">employs </w:t>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">workers’ </w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">a quantitative methodology to explore the relationships among AL, OCB, and QQ, thus addressing gaps in existing literature. </w:t>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">behavior, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">particularly </w:t>
+      </w:r>
+      <w:r w:rsidR="00430D2F" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>with respect to</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Herzberg's Dual-Factor </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF733E" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>t</w:t>
+        <w:t>QQ</w:t>
       </w:r>
       <w:r w:rsidR="006E6723" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">heory, for instance, offers a framework for </w:t>
-[...158 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and OCB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406A8EAF" w14:textId="6D20AD4C" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="006E6723" w:rsidP="006E6723">
+    <w:p w14:paraId="406A8EAF" w14:textId="2AA68F50" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="006E6723" w:rsidP="006E6723">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">By applying statistical tools </w:t>
+        <w:t xml:space="preserve">By applying statistical </w:t>
+      </w:r>
+      <w:r w:rsidR="005C629C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">methods to 211 employee survey responses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>across various sectors in the UAE, we found a negative association between AL and QQ behavior</w:t>
+      </w:r>
+      <w:r w:rsidR="005C629C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>. In contrast, AL</w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
+        <w:t xml:space="preserve"> had a positive effect on OCB</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">211 survey responses from employees across various sectors in the UAE, we found a negative association between AL and QQ </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. Furthermore, the findings have confirmed </w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>behavior</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:lastRenderedPageBreak/>
+        <w:t>OCB's mediating role and demonstrate</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32F01" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, whereas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>AL had a positive effect on OCB</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">. Ultimately, the study findings seek to cultivate a committed and engaged workforce, boosting organizational productivity and success. By bridging the gap between academic research and practical application, it empowers leaders and organizations to make strategic decisions that prioritize employee well-being, engagement, and retention </w:t>
+        <w:t xml:space="preserve"> how AL can mitigate QQ behaviors. Ultimately, the study findings seek to cultivate a committed and engaged workforce, boosting organizational productivity and success. By bridging the gap between academic research and practical application, it empowers leaders and organizations to make strategic decisions that prioritize employee well-being, engagement, and retention </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>amid</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> evolving workplace dynamics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A59947" w14:textId="77777777" w:rsidR="00D01FC6" w:rsidRPr="00637B10" w:rsidRDefault="00D01FC6" w:rsidP="006E6723">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
@@ -3171,388 +2793,296 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">According to Avolio et al. (2004), authentic leadership (AL) is characterized by awareness of thoughts, deeds, knowledge, moral convictions, values, and positive traits in relation to </w:t>
       </w:r>
       <w:r w:rsidR="00203CEF" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">environment. Authentic leaders exhibit high moral standards, self-assurance, optimism, hope, and perseverance. Authentic leaders, with high self-awareness and moral clarity, are positioned to motivate others, inspiring heightened levels of positive </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and engagement (Winton et al., 2022; Avolio et al., 2004). Researchers have proposed many 'positive leadership theories'</w:t>
+        <w:t>environment. Authentic leaders exhibit high moral standards, self-assurance, optimism, hope, and perseverance. Authentic leaders, with high self-awareness and moral clarity, are positioned to motivate others, inspiring heightened levels of positive behavior and engagement (Winton et al., 2022; Avolio et al., 2004). Researchers have proposed many 'positive leadership theories'</w:t>
       </w:r>
       <w:r w:rsidR="00203CEF" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> including servant leadership, charismatic leadership, empowerment leadership, authoritative leadership, transformational leadership, and AL (</w:t>
       </w:r>
       <w:r w:rsidR="00DF631C" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Al Zaabi et al., 2025; Kumar et al., 2025; </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li et al., 2017; </w:t>
-[...21 lines deleted...]
-        <w:t>, 2015). Gardner et al. (2005) conducted a comparative analysis of AL with other positive theories</w:t>
+        <w:t>Li et al., 2017; Karkoulian, 2015). Gardner et al. (2005) conducted a comparative analysis of AL with other positive theories</w:t>
       </w:r>
       <w:r w:rsidR="00203CEF" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> such as </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>behavioral</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">behavioral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">theory, spiritual leadership, transformational theory, self-concept-based theory, and servant leadership. The examination identified shared characteristics, emphasizing positive ethical perspectives, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leaders' </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">introspection, internalized self-regulation, positive leadership demonstration, support for self-determination, and promotion of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">followers' </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>self-awareness values. This shows AL aligns with other leadership styles. Authentic leaders prioritize follower</w:t>
+      </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>s’</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> well-being, exhibiting honesty and transparency, which enhances trust, loyalty, and efficiency (</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2022). This creates an environment of respect and equity, promoting positive mental well-being and harmonious relationships (Kurian </w:t>
+        <w:t xml:space="preserve"> well-being, exhibiting honesty and transparency, which enhances trust, loyalty, and efficiency (Sigaeva et al., 2022). This creates an environment of respect and equity, promoting positive mental well-being and harmonious relationships (Kurian </w:t>
       </w:r>
       <w:r w:rsidR="00375591" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t>, 2022).</w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>Nafukho, 2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62896658" w14:textId="7E66B185" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D01FC6" w:rsidP="00D15428">
+    <w:p w14:paraId="62896658" w14:textId="1CB90977" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D01FC6" w:rsidP="00D15428">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Moreover, </w:t>
       </w:r>
       <w:r w:rsidR="00D15428" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Farid et al. (2020) argue that trust among employees is key to overcoming challenges, building resilience, and reducing insecurity. Brown et al. (2020) argue that AL creates trust among employees. Respect and trust characterize high-quality social relationships, which are nurtured by AL. Thus, AL is recognized </w:t>
-[...9 lines deleted...]
-        <w:t>because</w:t>
+        <w:t xml:space="preserve">Farid et al. (2020) argue that trust among employees is key to overcoming challenges, building resilience, and reducing insecurity. Brown et al. (2020) argue that AL creates trust among employees. Respect and trust characterize high-quality social relationships, which </w:t>
+      </w:r>
+      <w:r w:rsidR="005C629C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>AL nurtures</w:t>
       </w:r>
       <w:r w:rsidR="00D15428" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> effective leadership as it makes employees believe their bosses will assist. This leadership style motivates followers to demonstrate increased good conduct (Avolio et al., 2004; Kim et al., 2023). AL influences employee attitudes and actions, encouraging respect, fairness, trust, psychological capability, and harmonious relationships (</w:t>
+        <w:t xml:space="preserve">. Thus, AL is recognized </w:t>
+      </w:r>
+      <w:r w:rsidR="005C629C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>as effective leadership because it makes employees believe their bosses will assist them</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15428" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>. This leadership style motivates followers to demonstrate increased good conduct (Avolio et al., 2004; Kim et al., 2023). AL influences employee attitudes and actions, encouraging respect, fairness, trust, psychological capability, and harmonious relationships (</w:t>
       </w:r>
       <w:r w:rsidR="00C57826" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kurian &amp; </w:t>
-[...21 lines deleted...]
-        <w:t>, 2022</w:t>
+        <w:t>Kurian &amp; Nafukho, 2022</w:t>
       </w:r>
       <w:r w:rsidR="00D15428" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DACE299" w14:textId="77777777" w:rsidR="002850AB" w:rsidRPr="00637B10" w:rsidRDefault="002850AB" w:rsidP="00D15428">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
@@ -3570,51 +3100,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Quiet Quitting (QQ)</w:t>
       </w:r>
       <w:r w:rsidR="003D0CBE" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180B3C73" w14:textId="3CCBC69E" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
+    <w:p w14:paraId="180B3C73" w14:textId="6F6F0804" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Quiet quitting (QQ) is characterized as employees "mentally and emotionally </w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
@@ -3632,189 +3162,121 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">checking </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>out from their job, performing only the essential tasks in their daily work routine" (</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2022). The movement of QQ serves as </w:t>
+        <w:t>out from their job, performing only the essential tasks in their daily work routine" (Bakotić, 2023, p. 38). It represents a form of employee withdrawal characterized by dissatisfaction with workplace issues (</w:t>
+      </w:r>
+      <w:r w:rsidR="00053A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>e.g., anger, anxiety, stress, lack of support, workload</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and low work engagement (Afrahi et al., 2022). The movement of QQ serves as </w:t>
       </w:r>
       <w:r w:rsidR="000A10E3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">a form of </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">communication from employees to employers, </w:t>
       </w:r>
       <w:r w:rsidR="000A10E3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>signalling</w:t>
+        <w:t>signaling</w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">an unhealthy workplace environment that requires change (Ellis &amp; Yang, 2022). According to </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> (2023), QQ refers to the </w:t>
+        <w:t xml:space="preserve">an unhealthy workplace environment that requires change (Ellis &amp; Yang, 2022). According to Nordgren and Björs (2023), QQ refers to the </w:t>
       </w:r>
       <w:r w:rsidR="00A34C65" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>phenomenon of disengaging from work, performing only the minimum required tasks, and avoiding additional responsibilities or initiatives</w:t>
       </w:r>
       <w:r w:rsidR="00A34C65" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3870,542 +3332,222 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> a roadblock to organizational excellence and </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>an emergent trend among the young workforce (Liu-</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2024). QQ is a relatively new area for research and empirical investigation for management scholars.</w:t>
+        <w:t>an emergent trend among the young workforce (Liu-Lastres et al., 2024). QQ is a relatively new area for research and empirical investigation for management scholars.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021AD15C" w14:textId="4C7D00B8" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>Galanis et al. (2023) proposed a three-factor model for workplace behavior: 1) detachment involving emotional distance from work-related concerns; 2) lack of motivation encompassing internal drive and external work incentives; and 3) lack of initiative referring to employees' willingness to exceed supervisors' expectations and regular duties. While QQ has gained attention as a recent phenomenon, the conceptualization remains new. QQ has been defined in organizational behavior</w:t>
+      </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> using several terms</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, even before COVID-19, such as disengagement, withdrawal </w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> and Hulin (1985)</w:t>
+        <w:t>, even before COVID-19, such as disengagement, withdrawal behavior, and job neglect. Disengagement, as defined by Afrahi et al. (2022) involves "distancing oneself emotionally, cognitively, or physically from work", aligning with QQ. Withdrawal behavior, as defined by Rosse and Hulin (1985)</w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> involves "employees deliberately creating psychological or physical distance from the workplace, to avoid tasks, the organization, or the work environment". Job neglect is conceptualized as "</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> are seen as a response to job dissatisfaction, reflecting limited involvement.</w:t>
+        <w:t xml:space="preserve"> involves "employees deliberately creating psychological or physical distance from the workplace, to avoid tasks, the organization, or the work environment". Job neglect is conceptualized as "behaviors like withholding effort and diminishing involvement in work-related tasks" (Bennett &amp; Robinson, 2000). These behaviors are seen as a response to job dissatisfaction, reflecting limited involvement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DE7822" w14:textId="4DD5A056" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">QQ has emerged as a distinct form of employee disengagement. QQ contrasts with active disengagement, where employees withdraw and express dissatisfaction through negative </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Caldwell, 2023). The motivations behind quiet quitting differ from </w:t>
+        <w:t xml:space="preserve">QQ has emerged as a distinct form of employee disengagement. QQ contrasts with active disengagement, where employees withdraw and express dissatisfaction through negative behaviors, such as voicing complaints or undermining team morale (Mahand &amp; Caldwell, 2023). The motivations behind quiet quitting differ from </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">those behind </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>other forms</w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> of disengagement</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2023). Although the link between QQ and established constructs </w:t>
+        <w:t xml:space="preserve"> (Ellera et al., 2023). Although the link between QQ and established constructs </w:t>
       </w:r>
       <w:r w:rsidR="000A10E3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">such as </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">disengagement, withdrawal </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, and job neglect (Bennett &amp; Robinson, 2000) is acknowledged, no research has empirically examined </w:t>
+        <w:t xml:space="preserve">disengagement, withdrawal behavior, and job neglect (Bennett &amp; Robinson, 2000) is acknowledged, no research has empirically examined </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">whether QQ is a unique phenomenon or just a rebranding of persistent workplace </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>whether QQ is a unique phenomenon or just a rebranding of persistent workplace behaviors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B395A8" w14:textId="1774D67E" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
@@ -4476,75 +3618,51 @@
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>). These factors contributed to diminished life meaning and emptiness (De Jong et al., 2020), prompting awareness of emotional health and mental</w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> health</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>, and personal physical (</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2022). This realization inspired the concept that 'work should not be at the center of life'. Consequently, individuals may reassess the meaning </w:t>
+        <w:t xml:space="preserve">, and personal physical (Afrahi et al., 2022). This realization inspired the concept that 'work should not be at the center of life'. Consequently, individuals may reassess the meaning </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">of their lives </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>and prioritize fulfilling activities over work. QQ behavior may address these challenges and lead them to a meaningful life.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72812EB0" w14:textId="29891751" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
@@ -4562,733 +3680,514 @@
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Employees are often expected to take on tasks beyond their job descriptions, and if some adopt QQ behavior, it can disrupt organizations and burden others. Many managers believe firing these workers is best (Klotz </w:t>
       </w:r>
       <w:r w:rsidR="00375591" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Bolino</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t>Bolino, 2022). Quiet quitters resist giving the</w:t>
+      </w:r>
+      <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>, 2022). Quiet quitters resist giving the</w:t>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all or working extra hours, </w:t>
       </w:r>
       <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>ir</w:t>
+        <w:t xml:space="preserve">and they </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> all or working extra hours, </w:t>
+        <w:t xml:space="preserve">avoid </w:t>
       </w:r>
       <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">and they </w:t>
+        <w:t xml:space="preserve">talking about </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">avoid </w:t>
-[...45 lines deleted...]
-        <w:t>, 2022). QQ, as identified by Ayd</w:t>
+        <w:t>additional unpaid tasks (Hart, 2022). This phenomenon, driven by work-life balance and rejection of hustle culture, highlights the need for businesses to reevaluate procedures to align with evolving employee needs (Esteveny, 2022). QQ, as identified by Ayd</w:t>
       </w:r>
       <w:r w:rsidR="00E0319F" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="eastAsia"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">n and </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022)</w:t>
+        <w:t>n and Azizoglu (2022)</w:t>
       </w:r>
       <w:r w:rsidR="000A10E3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> is linked to hustle culture, which glorifies excessive work and emphasizes productivity, but harms mental health and leads to employee turnover.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E8FBEA" w14:textId="183D60B5" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Similarly, Formica and </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t>Similarly, Formica and Sfodera (2022) identified three factors contributing to employee dissatisfaction: employees quietly quit when needs are not met</w:t>
+      </w:r>
+      <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Sfodera</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2022) identified three factors contributing to employee dissatisfaction: employees quietly quit when needs are not met</w:t>
+        <w:t>when values do not align with the organization</w:t>
+      </w:r>
+      <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when there is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>lack of shared purpose. Furthermore, Mahand and Caldwell (2023) point out a less-discussed cause: broken brand promises. Nimmi et al. (2024) attribute QQ to personal reasons (irreconcilable work-family conflicts), organizational politics (policies-practices)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and people dynamics</w:t>
+      </w:r>
+      <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including peer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">behavior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and toxic cultures. Companies' failure to </w:t>
+      </w:r>
+      <w:r w:rsidR="000A10E3" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>fulfill</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promises regarding employee well-being, flexibility, and meaningful work can contribute to QQ. The discrepancy between employer commitments and actual workplace atmosphere causes workers to lose motivation and feel powerless, resulting in openly quitting or quietly disengaging (Mahand </w:t>
       </w:r>
       <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>when values do not align with the organization</w:t>
+        <w:t>Caldwell, 2023). The phenomena illustrate workers</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valuing </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>balance between professional and personal lives and safeguarding their health (Ayd</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BAA" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n &amp; Azizoglu, 2022). Thus, the primary cause for commitment loss is managers' failure to effectively engage and motivate workers (Mahand </w:t>
+      </w:r>
+      <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caldwell, 2023). </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">when there is </w:t>
+        <w:t>The l</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
+        <w:t xml:space="preserve">iterature suggests an inherent dichotomy between quiet quitting </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...385 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">behaviors </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">and organizational interests, making it relevant </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5326,274 +4225,138 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Organizational </w:t>
       </w:r>
       <w:r w:rsidR="00D01FC6" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citizenship </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (OCB)</w:t>
+        <w:t>Citizenship Behavior (OCB)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1926D33C" w14:textId="5E95BF0D" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Organizational Citizenship </w:t>
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Organizational Citizenship Behavior (OCB) plays an important role in employee behavior</w:t>
+      </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which impacts company performance and profitability. According to Organ et al. (2006), OCB refers to employee voluntary actions that enhance organizational performance but aren't specifically recognized or rewarded. These include offering support to </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2020), OCBs ensure consumer happiness </w:t>
+        <w:t xml:space="preserve"> which impacts company performance and profitability. According to Organ et al. (2006), OCB refers to employee voluntary actions that enhance organizational performance but aren't specifically recognized or rewarded. These include offering support to coworkers, being diligent, and participating in extracurricular organizational activities. Studies have shown the benefits of OCB. According to Azila-Gbettor et al. (2020), OCBs ensure consumer happiness </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">loyalty and enhance organizational performance. Higher levels of organizational competitiveness are linked to positive workplace </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>loyalty and enhance organizational performance. Higher levels of organizational competitiveness are linked to positive workplace behaviors</w:t>
+      </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>, such as</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OCB (Takeuchi et al., 2015). Organ et al. (2006) state that while OCB is optional, it is essential to increasing an organization's efficacy and efficiency. This includes duties that improve overall effectiveness, such as being conscientious and offering interpersonal assistance (Organ et al., 2006). Therefore, participating in OCB positively impacts organizational and individual performance. This emphasizes the importance of supporting such </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> (Podsakoff et al., 2019). Individual, organizational, and environmental variables have been linked to OCB </w:t>
+        <w:t xml:space="preserve"> OCB (Takeuchi et al., 2015). Organ et al. (2006) state that while OCB is optional, it is essential to increasing an organization's efficacy and efficiency. This includes duties that improve overall effectiveness, such as being conscientious and offering interpersonal assistance (Organ et al., 2006). Therefore, participating in OCB positively impacts organizational and individual performance. This emphasizes the importance of supporting such behavior (Podsakoff et al., 2019). Individual, organizational, and environmental variables have been linked to OCB </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> studies (Ahmad </w:t>
       </w:r>
       <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5646,380 +4409,224 @@
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">associated </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">with OCB (Kebede </w:t>
       </w:r>
       <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Demeke</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t xml:space="preserve">Demeke, 2017; Al Qur'an, 2012). When managers offer support and nurturing connections with subordinates, trust is cultivated, resulting in employees' moral obligation to engage in OCB (Runhaar et al., 2013). Organizations cannot thrive without employees who exhibit positive OCB (Worku </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB40F0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>, 2017; Al Qur'an, 2012). When managers offer support and nurturing connections with subordinates, trust is cultivated, resulting in employees' moral obligation to engage in OCB (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>&amp;</w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Runhaar</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t xml:space="preserve"> Debela, 2024; Ribeiro et al., 2022; Organ, 1988). OCB encompasses actions beyond formal job obligations </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 2013). Organizations cannot thrive without employees who exhibit positive OCB (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>and</w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Worku</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB40F0" w:rsidRPr="00637B10">
+        <w:t xml:space="preserve">supports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>&amp;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t>organizational effectiveness</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Debela</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t xml:space="preserve">involving efforts that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2024; Ribeiro et al., 2022; Organ, 1988). OCB encompasses actions beyond formal job obligations </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:t xml:space="preserve">go beyond the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...91 lines deleted...]
-        <w:t>, 2021).</w:t>
+        <w:t>minimum necessary measures (Mundung, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024D326A" w14:textId="14F4AC9C" w:rsidR="00D15428" w:rsidRPr="00637B10" w:rsidRDefault="00D15428" w:rsidP="00D15428">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">An employee who engages in OCB takes on extra responsibilities for the benefit of the company and colleagues. Managers value OCB, but it cannot be forced on employees (Organ et </w:t>
       </w:r>
       <w:r w:rsidR="00984A35" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>., 2006). According to Ribeiro et al. (2022), OCB is internally motivated by an employee's desire for belonging and accomplishment. OCB encompasses five key dimensions (Organ et al., 2006): a) altruism involves helping colleagues with work-related issues; b) conscientiousness is shown through following rules and working beyond requirements; c) sportsmanship means maintaining positivity without complaints; d) courtesy involves improving communication to prevent issues; and e) civic virtue contributes to organizational welfare. There is debate about whether OCB should be promoted or left voluntary, as pressure for discretionary effort could lead to exploitation (</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">., 2006). According to Ribeiro et al. (2022), OCB is internally motivated by an employee's desire for belonging and accomplishment. OCB encompasses five key dimensions (Organ et al., 2006): a) altruism involves helping colleagues with work-related issues; b) conscientiousness is shown through following rules and working beyond requirements; c) sportsmanship means maintaining positivity without complaints; d) courtesy involves improving communication to prevent issues; and e) civic virtue contributes to organizational welfare. There is debate about whether OCB should be promoted or left voluntary, as pressure for discretionary effort could lead to exploitation (Worku </w:t>
       </w:r>
       <w:r w:rsidR="00375591" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> these variations may provide </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debela, 2024). Analyzing these variations may provide </w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>objective assessment of OCB's organizational impact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0789ABE6" w14:textId="77777777" w:rsidR="000A10E3" w:rsidRPr="00637B10" w:rsidRDefault="000A10E3" w:rsidP="00D15428">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
@@ -6243,332 +4850,188 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">linked to improved employee well-being (Walumbwa et al., 2010). </w:t>
       </w:r>
       <w:r w:rsidR="00A34C65" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>AL</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> promotes open communication, reduces ambiguity (</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2024), and aligns values with organizational goals, creating purpose (Gardner et al., 2011). AL builds trust, positive emotions, and optimism, enhancing organizational commitment and promoting self-development among followers (Luthans &amp; Avolio, 2003; Joaquim et al.</w:t>
+        <w:t xml:space="preserve"> promotes open communication, reduces ambiguity (Gelaidan et al., 2024), and aligns values with organizational goals, creating purpose (Gardner et al., 2011). AL builds trust, positive emotions, and optimism, enhancing organizational commitment and promoting self-development among followers (Luthans &amp; Avolio, 2003; Joaquim et al.</w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2023), potentially mitigating Quiet Quitting (QQ) </w:t>
-[...23 lines deleted...]
-        <w:t>. This highlights AL's role in creating positive organizational culture and employee well-being, suggesting a negative correlation with QQ.</w:t>
+        <w:t xml:space="preserve"> 2023), potentially mitigating Quiet Quitting (QQ) behavior. This highlights AL's role in creating positive organizational culture and employee well-being, suggesting a negative correlation with QQ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CAFB870" w14:textId="292C3B8D" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Social Exchange Theory (SET) suggests that social </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Social Exchange Theory (SET) suggests that social behavior </w:t>
+      </w:r>
+      <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>is driven by individuals’ assessment of</w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>is driven by individuals’ assessment of</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">benefits and </w:t>
       </w:r>
       <w:r w:rsidR="008B11C0" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>costs of relationship</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">s. Authentic leaders who practice authenticity foster mutual respect and trust, leading to positive reciprocal </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> from employees. When employees perceive leaders as transparent and supportive, they feel valued and reciprocate with increased engagement, thereby reducing </w:t>
+        <w:t xml:space="preserve">s. Authentic leaders who practice authenticity foster mutual respect and trust, leading to positive reciprocal behaviors from employees. When employees perceive leaders as transparent and supportive, they feel valued and reciprocate with increased engagement, thereby reducing </w:t>
       </w:r>
       <w:r w:rsidR="00A34C65" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>QQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> behavior (Mahand </w:t>
       </w:r>
       <w:r w:rsidR="00B20A49" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Caldwell, 2023). Herzberg's Dual-Factor Theory, which distinguishes between hygiene factors and motivators, supports this notion. A</w:t>
       </w:r>
       <w:r w:rsidR="00A34C65" w:rsidRPr="00637B10">
         <w:rPr>
@@ -6637,134 +5100,73 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>A variety of positive outcomes for workers have been associated with A</w:t>
       </w:r>
       <w:r w:rsidR="00A34C65" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>, including greater job satisfaction (</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2022), decreased emotional exhaustion (Ahmed </w:t>
+        <w:t xml:space="preserve">, including greater job satisfaction (Laschinger et al., 2012), increased work engagement (Sigaeva et al., 2022), decreased emotional exhaustion (Ahmed </w:t>
       </w:r>
       <w:r w:rsidR="00B20A49" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, 2014), higher affective commitment (Luthans </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchiri, 2014), higher affective commitment (Luthans </w:t>
       </w:r>
       <w:r w:rsidR="00B20A49" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Avolio, 2003), and the creation of a fair work environment (Farid </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
@@ -6821,99 +5223,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>associated with</w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">workers' bad QQ </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> among employees</w:t>
+        <w:t>workers' bad QQ behavior. Accordingly, we propose that AL is negatively correlated with QQ behavior among employees</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>. Thus, it is hypothesized that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F88636" w14:textId="77777777" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="003D0CBE" w:rsidP="00A07753">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7035,631 +5389,389 @@
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="555A84E8" w14:textId="330BEFCD" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Leadership is the ability to influence and guide individuals in implement changes that help organizations achieve objectives (</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Leadership is the ability to influence and guide individuals in implement changes that help organizations achieve objectives (Kharisma </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2C47" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satrya, 2022). Similarly, Gelaidan et al. (2024) argue that leaders must inspire individuals to undertake tasks </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support organizational goals and follow directives. Among leadership styles, Authentic Leadership (AL) significantly impacts Organizational Citizenship Behavior (OCB). Scholars have highlighted AL's crucial role in fostering OCBs (Organ et al., 2006). By </w:t>
+      </w:r>
+      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>fostering</w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A2C47" w:rsidRPr="00637B10">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2024) argue that leaders must inspire individuals to undertake tasks </w:t>
+      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equitable </w:t>
+      </w:r>
+      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>work environment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encourages behaviors that enhance </w:t>
+      </w:r>
+      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the well-being of both </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">colleague and organization (Qiu et al., 2019), </w:t>
+      </w:r>
+      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thereby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promoting </w:t>
+      </w:r>
+      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employees’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCBs (Ramalu &amp; Janadari, 2020). AL has gained attention for its effects on employee job performance and well-being (Mundung, 2021; Laschinger et al., 2012). Alam et al. (2021) demonstrated that positive supervisors enhance commitment and employee engagement, using Social Exchange Theory (SET) as the framework. Similarly, Jun et al. (2025) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="00B94521" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">that </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">support organizational goals and follow directives. Among leadership styles, Authentic Leadership (AL) significantly impacts Organizational Citizenship Behavior (OCB). Scholars have highlighted AL's crucial role in fostering OCBs (Organ et al., 2006). By </w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strong perception </w:t>
       </w:r>
       <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>fostering</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t xml:space="preserve">of AL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fosters OCB among followers, particularly </w:t>
+      </w:r>
+      <w:r w:rsidR="00676AC7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">perceived organizational support </w:t>
+      </w:r>
+      <w:r w:rsidR="00676AC7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00676AC7" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ed through</w:t>
+      </w:r>
+      <w:r w:rsidR="000A10E3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B414FD" w:rsidRPr="00637B10">
-[...362 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2022; Gardner et al., 2011; Gardner et al., 2005).</w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>SET. Research consistently links perceived authenticity in leadership with increased satisfaction, organizational commitment, and OCB engagement (Sigaeva et al., 2022; Gardner et al., 2011; Gardner et al., 2005).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA9968B" w14:textId="26EEB9CA" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Numerous studies have examined the relationship between AL and OCB, proposing mechanisms such as support for self-determination, positive modeling, emotional contagion, and trust-building (Farid et al., 2020; </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2012). AL is perceived as embodying honest and transparent role models, which helps create a positive work environment that fosters trust, commitment, and subsequently, OCB (Avolio et al., 2004). Research indicates that under AL, employees are more engaged in OCB due to an open and fair environment (Gardner et al., 2005). Support from authentic leaders acts as an extrinsic motivational factor positively associated with OCB and other desirable work behaviors (Kurian </w:t>
+        <w:t xml:space="preserve">Numerous studies have examined the relationship between AL and OCB, proposing mechanisms such as support for self-determination, positive modeling, emotional contagion, and trust-building (Farid et al., 2020; Laschinger et al., 2012). AL is perceived as embodying honest and transparent role models, which helps create a positive work environment that fosters trust, commitment, and subsequently, OCB (Avolio et al., 2004). Research indicates that under AL, employees are more engaged in OCB due to an open and fair environment (Gardner et al., 2005). Support from authentic leaders acts as an extrinsic motivational factor positively associated with OCB and other desirable work behaviors (Kurian </w:t>
       </w:r>
       <w:r w:rsidR="00B37A12" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 2022). Recent reviews have shown that AL positively influences employee behaviors and attitudes, including OCB, work engagement, and job performance (Lemoine et al., 2019; Gardner et al., 2011). AL has the potential to ignite </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nafukho, 2022). Recent reviews have shown that AL positively influences employee behaviors and attitudes, including OCB, work engagement, and job performance (Lemoine et al., 2019; Gardner et al., 2011). AL has the potential to ignite </w:t>
       </w:r>
       <w:r w:rsidR="009F1141" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">employees’ </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>job passion by fostering an internalized moral perspective and relational transparency (</w:t>
-[...19 lines deleted...]
-        <w:t>, 2024). Passionate employees demonstrate commitment to their tasks and are more inclined to exhibit OCBs (Gardner et al., 2011). Therefore, AL may play a role in fostering work passion and enhancing OCBs.</w:t>
+        <w:t>job passion by fostering an internalized moral perspective and relational transparency (Luu, 2024). Passionate employees demonstrate commitment to their tasks and are more inclined to exhibit OCBs (Gardner et al., 2011). Therefore, AL may play a role in fostering work passion and enhancing OCBs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6101194D" w14:textId="223F85C4" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Social Exchange Theory (SET) states that positive exchanges fostered by AL enhance employee reciprocity and commitment. AL creates a transparent and supportive environment </w:t>
       </w:r>
       <w:r w:rsidR="009F1141" w:rsidRPr="00637B10">
@@ -7738,71 +5850,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">job dissatisfaction while promoting satisfaction and engagement. Despite controlling </w:t>
       </w:r>
       <w:r w:rsidR="00681069" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> organizational environment, AL remains a strong predictor of both self-reported OCB and supervisor-assessed work performance (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Jo, 2017). The following hypothesis is advanced considering this line of reasoning:</w:t>
+        <w:t xml:space="preserve"> organizational environment, AL remains a strong predictor of both self-reported OCB and supervisor-assessed work performance (Joo &amp; Jo, 2017). The following hypothesis is advanced considering this line of reasoning:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C3DD02" w14:textId="77777777" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="003D0CBE" w:rsidP="00A07753">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F027AF4" w14:textId="057E9803" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="003D0CBE" w:rsidP="001109DC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
@@ -7912,51 +6004,51 @@
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Organizational Citizenship Behavior (OCB) and Quiet Quitting (QQ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D8B667" w14:textId="1AD9F4F5" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
+    <w:p w14:paraId="57D8B667" w14:textId="3C8AB90A" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Organizational Citizenship Behavior (OCB) refers to voluntary actions </w:t>
       </w:r>
       <w:r w:rsidR="00676AC7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7986,230 +6078,169 @@
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>as a defense against counterproductive work behaviors, such as Quiet Quitting (QQ) (Organ et al., 2006). OCB enhances job satisfaction and purpose while reducing apathy (Podsakoff et al., 2019). It shows heightened commitment and contributes to a positive work environment (Klotz</w:t>
       </w:r>
       <w:r w:rsidR="00B37A12" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, 2022). In supportive environments, OCB can </w:t>
+        <w:t xml:space="preserve"> Bolino, 2022). In supportive environments, OCB can </w:t>
       </w:r>
       <w:r w:rsidR="009F1141" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>reduce</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> QQ's attractiveness as a stress-coping method (Organ et al., 2006). Ayd</w:t>
       </w:r>
       <w:r w:rsidR="008E7368" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">n and </w:t>
-[...9 lines deleted...]
-        <w:t>Azizo</w:t>
+        <w:t>n and Azizo</w:t>
       </w:r>
       <w:r w:rsidR="008E7368" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>lu</w:t>
-[...29 lines deleted...]
-        <w:t>, 2024</w:t>
+        <w:t>lu (2022) found a direct link between OCB and well-being. OCB acts as protection against negative outcomes for those who might turn to QQ. However, OCB alone may not sustain employee performance, especially with heavy workloads, poor well-being, or unfavorable organizational cultures (Ochis, 2024</w:t>
       </w:r>
       <w:r w:rsidR="00C82049" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>; Setia et al., 2024</w:t>
       </w:r>
       <w:r w:rsidR="00B724F8" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>; Joshi et al., 2011</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Ochs (2024) identified this issue as </w:t>
+        <w:t>). Och</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s (2024) identified this issue as </w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">a concern </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">among </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> employees. Reduced OCB can lead to psychological disengagement, detachment from work, decreased effort, and indirect contribution to QQ. </w:t>
+        <w:t xml:space="preserve">among GenZ employees. Reduced OCB can lead to psychological disengagement, detachment from work, decreased effort, and indirect contribution to QQ. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081EE72D" w14:textId="310A6313" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">According to Social Exchange Theory (SET), employees </w:t>
       </w:r>
       <w:r w:rsidR="00676AC7" w:rsidRPr="00637B10">
@@ -8406,71 +6437,51 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Mediation Effect of Organizational Citizenship Behavior (OCB)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7B812D" w14:textId="7687A026" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research by </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2020), Ahmad and Zafar (2018), and Takeuchi et al. (2015) consistently highlights the pivotal role of Organizational Citizenship Behavior (OCB) in shaping various organizational outcomes. The core premise is that </w:t>
+        <w:t xml:space="preserve">Research by Azila-Gbettor et al. (2020), Ahmad and Zafar (2018), and Takeuchi et al. (2015) consistently highlights the pivotal role of Organizational Citizenship Behavior (OCB) in shaping various organizational outcomes. The core premise is that </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>OCB acts as a mediator between leadership styles and desired outcomes, though specifics and influencing factors may differ across studies. Authentic Leadership (AL), marked by transparency, ethical conduct, and genuine concern for employees, is believed to affect employees' attitudes towards Quiet Quitting (QQ), with OCB serving as an intermediary. Jiang and Shen (</w:t>
       </w:r>
       <w:r w:rsidR="001A7183" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
@@ -8567,71 +6578,51 @@
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">recognized </w:t>
       </w:r>
       <w:r w:rsidR="009F1141" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> its substantial impact on company performance and effectiveness (Podsakoff et al., 2019). </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and Saheb (2018) found that leadership style </w:t>
+        <w:t xml:space="preserve"> its substantial impact on company performance and effectiveness (Podsakoff et al., 2019). Maamari and Saheb (2018) found that leadership style </w:t>
       </w:r>
       <w:r w:rsidR="00B37A12" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>has a significant impact on</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> employee job performance in a supportive organizational setting characterized by acceptance, adaptation, and diversity in the Middle East.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5510E06A" w14:textId="37E72C18" w:rsidR="007C1342" w:rsidRPr="00637B10" w:rsidRDefault="007C1342" w:rsidP="007C1342">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
@@ -8829,73 +6820,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003D0CBE" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001109DC" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizational Citizenship </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> (OCB) acts as a mediator in the relationship between Authentic Leadership (AL) and Quiet Quitting (QQ)</w:t>
+        <w:t>Organizational Citizenship Behavior (OCB) acts as a mediator in the relationship between Authentic Leadership (AL) and Quiet Quitting (QQ)</w:t>
       </w:r>
       <w:r w:rsidR="003D0CBE" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E21F13A" w14:textId="77777777" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="003D0CBE" w:rsidP="00A07753">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="567" w:hangingChars="218" w:hanging="567"/>
@@ -8954,102 +6923,102 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF9795C" w14:textId="1F74F0F9" w:rsidR="000A10E3" w:rsidRPr="00637B10" w:rsidRDefault="000A10E3">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EAB706" w14:textId="3323CE5D" w:rsidR="001109DC" w:rsidRPr="00637B10" w:rsidRDefault="001109DC" w:rsidP="001109DC">
+    <w:p w14:paraId="62EAB706" w14:textId="669ABD4D" w:rsidR="001109DC" w:rsidRPr="00637B10" w:rsidRDefault="001109DC" w:rsidP="001109DC">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0191A">
+      <w:r w:rsidR="005C629C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -9385,73 +7354,51 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>The objective of using a diverse sample methodology was to ensure that the study results would be relevant and transferable to a broad spectrum of firms engaged in multiple professions and sectors</w:t>
       </w:r>
       <w:r w:rsidR="00A135B5" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2025</w:t>
+        <w:t xml:space="preserve"> (Nasaj et al., 2025</w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00A135B5" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Kumar et al., 2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -9775,165 +7722,105 @@
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">All scales used in this study were based on previously developed and validated measures, as shown in Appendix A. </w:t>
       </w:r>
       <w:r w:rsidR="003F28A4" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Authentic Leadership (AL)</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> was assessed using the Authentic Leadership Inventory developed by </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t xml:space="preserve"> was assessed using the Authentic Leadership Inventory developed by Neider and Schriesheim (2011). This inventory captures follower</w:t>
+      </w:r>
+      <w:r w:rsidR="0092029B" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Neider</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>s’</w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00637B10">
+        <w:t xml:space="preserve"> perceptions </w:t>
+      </w:r>
+      <w:r w:rsidR="0092029B" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Schriesheim</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>across</w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2011). This inventory captures follower</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0092029B" w:rsidRPr="00637B10">
+        <w:t xml:space="preserve"> 14 items: leader self-awareness (3 items), balanced processing (4 items), relational transparency (3 items), and internalized moral perspective (4 items). Then, we assessed employees' </w:t>
+      </w:r>
+      <w:r w:rsidR="003F28A4" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>s’</w:t>
+        <w:t>Quiet Quitting (QQ)</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> perceptions </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2023). The QQS comprises 9 items: lack of motivation (2 items), detachment (4 items)</w:t>
+        <w:t xml:space="preserve"> using the Quiet Quitting Scale (QQS) developed by Galanis et al. (2023). The QQS comprises 9 items: lack of motivation (2 items), detachment (4 items)</w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> and lack of initiative (3 items). To control for response bias and ensure careful consideration of each item, items 1, 2, and 8 were </w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -10082,138 +7969,87 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Analysis Techniques </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADF8AC8" w14:textId="2C9CD11E" w:rsidR="007E778C" w:rsidRPr="00637B10" w:rsidRDefault="007E778C" w:rsidP="007E778C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data analysis for this study was conducted using quantitative techniques. The data was initially screened and prepared for analysis. All statistical analyses were conducted using IBM SPSS Statistics Software Version 29.0.2.0 (20). Accordingly, the study included a range of statistical methods, including descriptive analysis, reliability analysis, correlation analysis, and simple mediation analysis. The measurement model evaluates construct scales using factor loadings, construct reliability, convergent validity, and discriminant validity. Reliability is assessed using Cronbach's alpha and composite reliability (Nunnally, 1978; </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Data analysis for this study was conducted using quantitative techniques. The data was initially screened and prepared for analysis. All statistical analyses were conducted using IBM SPSS Statistics Software Version 29.0.2.0 (20). Accordingly, the study included a range of statistical methods, including descriptive analysis, reliability analysis, correlation analysis, and simple mediation analysis. The measurement model evaluates construct scales using factor loadings, construct reliability, convergent validity, and discriminant validity. Reliability is assessed using Cronbach's alpha and composite reliability (Nunnally, 1978; Bagozzi </w:t>
       </w:r>
       <w:r w:rsidR="0092029B" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Yi, 1988). Convergent validity is confirmed by Average Variance Extracted (AVE) (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Yi, 1988). Convergent validity is confirmed by Average Variance Extracted (AVE) (Fornell </w:t>
       </w:r>
       <w:r w:rsidR="00B37A12" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 1981), with AVE values above 0.50 indicating support for convergent validity (refer </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Larcker, 1981), with AVE values above 0.50 indicating support for convergent validity (refer </w:t>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidR="00F24739" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -10486,51 +8322,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F578627" w14:textId="77777777" w:rsidR="00F44A47" w:rsidRPr="00637B10" w:rsidRDefault="00F44A47">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E402923" w14:textId="16883D99" w:rsidR="005D334C" w:rsidRPr="00637B10" w:rsidRDefault="005D334C" w:rsidP="0064767D">
+    <w:p w14:paraId="6E402923" w14:textId="642CD80C" w:rsidR="005D334C" w:rsidRPr="00637B10" w:rsidRDefault="005D334C" w:rsidP="0064767D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10539,51 +8375,51 @@
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0191A">
+      <w:r w:rsidR="005C629C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D919A7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
@@ -14546,64 +12382,52 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27B0845B" w14:textId="77777777" w:rsidR="00C113DC" w:rsidRPr="00637B10" w:rsidRDefault="00C113DC" w:rsidP="005D334C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Director and </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Director and Above</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39D25001" w14:textId="77777777" w:rsidR="00C113DC" w:rsidRPr="00637B10" w:rsidRDefault="00C113DC" w:rsidP="005D334C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
@@ -16349,75 +14173,65 @@
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B37A12" w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>reliability</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F1141" w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Likewise,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="003F28A4" w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organizational Citizenship Behavior</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F28A4" w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>S</w:t>
@@ -16486,51 +14300,51 @@
         </w:rPr>
         <w:t xml:space="preserve">reported </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>in Table 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB501BB" w14:textId="77777777" w:rsidR="0018024E" w:rsidRPr="00637B10" w:rsidRDefault="0018024E" w:rsidP="0018024E">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25F86197" w14:textId="6CCC541F" w:rsidR="0018024E" w:rsidRPr="00637B10" w:rsidRDefault="0018024E" w:rsidP="0018024E">
+    <w:p w14:paraId="25F86197" w14:textId="2A18FBB4" w:rsidR="0018024E" w:rsidRPr="00637B10" w:rsidRDefault="0018024E" w:rsidP="0018024E">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk173949913"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
@@ -16541,51 +14355,51 @@
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0191A">
+      <w:r w:rsidR="005C629C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0092029B" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
@@ -17004,69 +14818,87 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0018024E" w:rsidRPr="00637B10" w14:paraId="537A76A7" w14:textId="77777777" w:rsidTr="0018024E">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="558B9D11" w14:textId="46F59098" w:rsidR="0018024E" w:rsidRPr="00637B10" w:rsidRDefault="0018024E" w:rsidP="0099639D">
+          <w:p w14:paraId="558B9D11" w14:textId="51DB569B" w:rsidR="0018024E" w:rsidRPr="00637B10" w:rsidRDefault="0018024E" w:rsidP="0099639D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Citizenship Behavior </w:t>
+              <w:t>Organization</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4830">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00637B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Citizenship Behavior </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68156DE4" w14:textId="77777777" w:rsidR="0018024E" w:rsidRPr="00637B10" w:rsidRDefault="0018024E" w:rsidP="0099639D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -17379,51 +15211,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> supported). These findings suggest that AL positively influences OCB while negatively influencing QQ behavior”. See Table 3 for a summary of the correlation results</w:t>
       </w:r>
       <w:r w:rsidR="003D0CBE" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bookman Old Style" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2569B538" w14:textId="35ECE520" w:rsidR="00B346F1" w:rsidRPr="00637B10" w:rsidRDefault="00B346F1" w:rsidP="00A07753">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C096F4B" w14:textId="2A8017DE" w:rsidR="004E4EA5" w:rsidRPr="00637B10" w:rsidRDefault="004E4EA5" w:rsidP="00D919A7">
+    <w:p w14:paraId="6C096F4B" w14:textId="71EE2935" w:rsidR="004E4EA5" w:rsidRPr="00637B10" w:rsidRDefault="004E4EA5" w:rsidP="00D919A7">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:leftChars="1" w:left="994" w:hangingChars="381" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
@@ -17434,51 +15266,51 @@
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0191A">
+      <w:r w:rsidR="005C629C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00817BB3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
@@ -19258,97 +17090,82 @@
     </w:p>
     <w:p w14:paraId="6B63440F" w14:textId="66268EF6" w:rsidR="00247D95" w:rsidRPr="00637B10" w:rsidRDefault="00247D95" w:rsidP="00247D95">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00817BB3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00EF1663" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Four</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">-Step </w:t>
+        <w:t xml:space="preserve">Four-Step </w:t>
       </w:r>
       <w:r w:rsidR="00667EB4" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedure </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -20274,157 +18091,91 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>R-squared value of 0.1</w:t>
       </w:r>
       <w:r w:rsidR="00C504DB" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00B631A3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The regression coefficient for AL was positive and significant (b = 0.22, p&lt;0.01), suggesting that for every one-unit increase in AL, there was a corresponding increase in OCB. Additionally, the model summary for the outcome variable of QQ showed a significant relationship between AL and QQ, with an R-squared value of 0.19 (b = -0.16, p = .002, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. The regression coefficient for AL was positive and significant (b = 0.22, p&lt;0.01), suggesting that for every one-unit increase in AL, there was a corresponding increase in OCB. Additionally, the model summary for the outcome variable of QQ showed a significant relationship between AL and QQ, with an R-squared value of 0.19 (b = -0.16, p = .002, BootSE = 0.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504DB" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidR="00B631A3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>BootSE</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, BootLLCI = -0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C504DB" w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
       <w:r w:rsidR="00B631A3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = 0.0</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> = -0.0</w:t>
+        <w:t>, BootULCI = -0.0</w:t>
       </w:r>
       <w:r w:rsidR="00C504DB" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B631A3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">). However, the direct effect of AL on QQ in the presence of the OCB as mediator was </w:t>
       </w:r>
       <w:r w:rsidR="00F82422" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -20531,51 +18282,51 @@
       <w:r w:rsidR="00B631A3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 4 for a summary of the mediation analysis). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B412615" w14:textId="77777777" w:rsidR="00EF1663" w:rsidRPr="00637B10" w:rsidRDefault="00EF1663" w:rsidP="00B631A3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A18EF4C" w14:textId="4DE7C7FB" w:rsidR="00B631A3" w:rsidRPr="00637B10" w:rsidRDefault="00B631A3" w:rsidP="00B631A3">
+    <w:p w14:paraId="2A18EF4C" w14:textId="0F3BE9EB" w:rsidR="00B631A3" w:rsidRPr="00637B10" w:rsidRDefault="00B631A3" w:rsidP="00B631A3">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
@@ -20586,51 +18337,51 @@
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A0191A">
+      <w:r w:rsidR="005C629C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00817BB3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
@@ -21382,93 +19133,71 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(-</w:t>
             </w:r>
             <w:r w:rsidR="00104583" w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C504DB" w:rsidRPr="00637B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...30 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>)**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29241943" w14:textId="29A8454D" w:rsidR="00B631A3" w:rsidRPr="00637B10" w:rsidRDefault="00B631A3" w:rsidP="0064767D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
@@ -22146,75 +19875,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
             <w:r w:rsidR="00676AC7" w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Citizenship </w:t>
-[...23 lines deleted...]
-              <w:t>; QQ</w:t>
+              <w:t xml:space="preserve"> Citizenship Behavior; QQ</w:t>
             </w:r>
             <w:r w:rsidR="00EF7CB3" w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> is </w:t>
             </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Quiet Quitting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B9FAE61" w14:textId="77777777" w:rsidR="00B631A3" w:rsidRPr="00637B10" w:rsidRDefault="00B631A3" w:rsidP="0064767D">
@@ -23140,51 +20845,51 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, authentic leaders can make employees feel valued, engaged</w:t>
       </w:r>
       <w:r w:rsidR="00936BB8" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> and empowered- irrespective of their backgrounds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662AF1C2" w14:textId="612B8288" w:rsidR="005C3D73" w:rsidRPr="00637B10" w:rsidRDefault="005C3D73" w:rsidP="005C3D73">
+    <w:p w14:paraId="662AF1C2" w14:textId="5EE5699D" w:rsidR="005C3D73" w:rsidRPr="00637B10" w:rsidRDefault="005C3D73" w:rsidP="005C3D73">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Both the SET and Herzberg's Dual-Factor Theory provide </w:t>
       </w:r>
       <w:r w:rsidR="00DF7739" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -23351,51 +21056,71 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> their high self-awareness, inclusive values</w:t>
       </w:r>
       <w:r w:rsidR="00936BB8" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and cultural background to better understand their employees’ diverse </w:t>
+        <w:t xml:space="preserve"> and cultural background </w:t>
+      </w:r>
+      <w:r w:rsidR="00053A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>to understand better</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their employees’ diverse </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>values, traditions</w:t>
       </w:r>
       <w:r w:rsidR="00936BB8" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -23509,51 +21234,51 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>possess AL traits are more likely to positively influence the</w:t>
       </w:r>
       <w:r w:rsidR="00676AC7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ir staff members’</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> attitudes and behaviors, which in turn fosters a more engaged and enthusiastic workforce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E085E32" w14:textId="7099B0E2" w:rsidR="005C3D73" w:rsidRPr="00637B10" w:rsidRDefault="005C3D73" w:rsidP="005C3D73">
+    <w:p w14:paraId="6E085E32" w14:textId="15FECBE7" w:rsidR="005C3D73" w:rsidRPr="00637B10" w:rsidRDefault="005C3D73" w:rsidP="005C3D73">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">The prime contribution of the current study is three-fold: First, the findings demonstrate that AL principles reduce employee QQ inclinations, and leaders must foster OCB to reduce employee disengagement and passivity. The proposed conceptual framework is </w:t>
       </w:r>
       <w:r w:rsidR="00936BB8" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -23595,71 +21320,71 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, leadership</w:t>
       </w:r>
       <w:r w:rsidR="00936BB8" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and organization behavior. Accordingly, the human resources strategies and policies should align with the concepts of AL and OCB to manage QQ. Second, the study has extended the application of the social exchange (SET) and Herzberg's dual factor as a part of behavioral theory to real-world organizational dynamics in a geography with multicultural</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> diverse work environments, specifically in the emerging field of QQ behavior. The research illuminates the phenomenon of QQ and fills gaps in the sparse </w:t>
+        <w:t xml:space="preserve"> and organization behavior. Accordingly, the human resources strategies and policies should align with the concepts of AL and OCB to manage QQ. Second, the study has extended the application of </w:t>
+      </w:r>
+      <w:r w:rsidR="00053A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>social exchange theory (SET) and Herzberg's dual-factor theory as part of behavioral theory to real-world organizational dynamics in a geographically diverse, multicultural work environment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, specifically in the emerging field of QQ behavior. The research illuminates the phenomenon of QQ and fills gaps in the sparse </w:t>
       </w:r>
       <w:r w:rsidR="00676AC7" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">literature on </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">QQ. Finally, the findings have contributed to the empirical settings of the UAE. </w:t>
       </w:r>
       <w:r w:rsidR="00657410" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -24143,51 +21868,51 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, as companies might prefer candidates </w:t>
       </w:r>
       <w:r w:rsidR="00244CFE" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>possess AL qualities. Organizations in the UAE may boost employee engagement and performance across numerous industries and roles by aggressively recruiting leaders who could create a positive work environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDB44BF" w14:textId="1598AC8B" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="005C3D73" w:rsidP="005C3D73">
+    <w:p w14:paraId="4DDB44BF" w14:textId="588395C0" w:rsidR="003D0CBE" w:rsidRPr="00637B10" w:rsidRDefault="005C3D73" w:rsidP="005C3D73">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Our investigation, like any other scientific research </w:t>
       </w:r>
       <w:r w:rsidR="00D305AA" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -24204,51 +21929,71 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> has inherent limitations that provide possibilities for further investigation. The cross-sectional method of the investigation provides a static depiction of the interactions at a </w:t>
       </w:r>
       <w:r w:rsidR="000A10E3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">single </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">point in time, but it may not accurately capture their dynamic nature over an extended period. To strengthen causal relationships, future studies might adopt longitudinal or experimental techniques to track the development of these correlations over time. Integrating qualitative and quantitative methodologies may provide more insights </w:t>
+        <w:t>point in time</w:t>
+      </w:r>
+      <w:r w:rsidR="00053A85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. However, it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may not accurately capture their dynamic nature over an extended period. To strengthen causal relationships, future studies might adopt longitudinal or experimental techniques to track the development of these correlations over time. Integrating qualitative and quantitative methodologies may provide more insights </w:t>
       </w:r>
       <w:r w:rsidR="00EF7CB3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>into</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> the relationships among AL, QQ, and OCB. Future research might consider including other controlling variables related to organizational culture (such as shared values, beliefs, and practices) and job characteristics (such as job content, complexity, and autonomy). While this study focused on authentic leadership, employee behavior may also be influenced by other leadership styles, such as transformational or transactional. </w:t>
       </w:r>
       <w:r w:rsidR="00EF7CB3" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -24383,97 +22128,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1799966D" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">, J. C. F., &amp; Karim, M. S. (2022). Work disengagement: A review of the literature. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afrahi, B., Blenkinsopp, J., de Arroyabe, J. C. F., &amp; Karim, M. S. (2022). Work disengagement: A review of the literature. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Human Resource Management Review, 32</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 100822. </w:t>
       </w:r>
@@ -24493,99 +22201,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A2C88DE" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ahmad, I., &amp; Zafar, M. A. (2018). Impact of psychological contract </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">: Mediating role of perceived organizational support. </w:t>
+        <w:t xml:space="preserve">Ahmad, I., &amp; Zafar, M. A. (2018). Impact of psychological contract fulfillment on organizational citizenship behavior: Mediating role of perceived organizational support. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Journal of Contemporary Hospitality Management, 30</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1001–1015. </w:t>
       </w:r>
@@ -24669,75 +22329,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F4A8F52" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ahmed, E., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, M. (2014). Linking abusive supervision to employees’ OCBs and turnover intentions: The role of psychological contract breach and perceived organisational support. </w:t>
+        <w:t xml:space="preserve">Ahmed, E., &amp; Muchiri, M. (2014). Linking abusive supervision to employees’ OCBs and turnover intentions: The role of psychological contract breach and perceived organisational support. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Contemporary Management Research, 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 147–164. </w:t>
       </w:r>
@@ -24816,75 +22452,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78883ED8" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Al Zaabi, S. E., Kumar, A., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, M. (2025). Responsible big data intelligence for green workforce effectiveness: moderating and mediating roles of green leadership. </w:t>
+        <w:t xml:space="preserve">Al Zaabi, S. E., Kumar, A., &amp; Khakdaman, M. (2025). Responsible big data intelligence for green workforce effectiveness: moderating and mediating roles of green leadership. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Organizational Effectiveness: People and Performance</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-24. </w:t>
       </w:r>
@@ -24906,73 +22518,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDFDBC2" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, I., Singh, J. S. K., &amp; Islam, M. U. (2021). Does supportive supervisor complement the effect of ethical leadership on employee engagement? </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alam, I., Singh, J. S. K., &amp; Islam, M. U. (2021). Does supportive supervisor complement the effect of ethical leadership on employee engagement? </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Cogent Business &amp; Management, 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1978371. </w:t>
       </w:r>
@@ -24992,75 +22591,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2FFE5B8C" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avolio, B. J., Gardner, W. L., Walumbwa, F. O., Luthans, F., &amp; May, D. R. (2004). Unlocking the mask: A look at the process by which authentic leaders impact follower attitudes and </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Avolio, B. J., Gardner, W. L., Walumbwa, F. O., Luthans, F., &amp; May, D. R. (2004). Unlocking the mask: A look at the process by which authentic leaders impact follower attitudes and behaviors. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>The Leadership Quarterly, 15</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 801–823. </w:t>
       </w:r>
@@ -25082,220 +22657,122 @@
     <w:p w14:paraId="4C0ADAEE" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Aydin, E., &amp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00637B10" w:rsidDel="002850AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Azizoğlu</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Azizoglu</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, Ö. (2022). A new term for an existing concept: Quiet quitting—a self-determination perspective. </w:t>
+        <w:t xml:space="preserve">Azizoglu, Ö. (2022). A new term for an existing concept: Quiet quitting—a self-determination perspective. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Congress on Critical Debates in Social Sciences,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 285–295.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577DCAD4" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Azila-Gbettor</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> and commitment among university students. </w:t>
+        <w:t xml:space="preserve">Azila-Gbettor, E. M., Atatsi, E. A., Mensah, C., &amp; Abiemo, M. K. (2020). Self-esteem, organizational citizenship behavior and commitment among university students. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Applied Research in Higher Education, 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 975–991. </w:t>
       </w:r>
@@ -25306,73 +22783,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/JARHE-04-2019-0095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FDB1636" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, R. P., &amp; Yi, Y. (1988). On the evaluation of structural equation models. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bagozzi, R. P., &amp; Yi, Y. (1988). On the evaluation of structural equation models. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of the Academy of Marketing Science, 16</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 74–94. </w:t>
       </w:r>
@@ -25383,73 +22847,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/BF02723327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62EFDE5F" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, D. (2023). Relationship between quiet quitting and leadership orientation: The case of Croatian employees. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bakotić, D. (2023). Relationship between quiet quitting and leadership orientation: The case of Croatian employees. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>DIEM: Dubrovnik International Economic Meeting, 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 38–45. </w:t>
       </w:r>
@@ -25597,75 +23048,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2167E2A8" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brown, S., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, J., &amp; Partridge, M. A. (2020). The moderating effect of servant leadership on transformational, transactional, authentic, and charismatic leadership. </w:t>
+        <w:t xml:space="preserve">Brown, S., Marinan, J., &amp; Partridge, M. A. (2020). The moderating effect of servant leadership on transformational, transactional, authentic, and charismatic leadership. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of International Business Disciplines, 15</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>(2), 67–86.</w:t>
       </w:r>
@@ -25780,75 +23207,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50EB6B1A" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deep, S., Jha, K. N., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, S., Kumar, A., &amp; Shetty, P. B. (2025). Disruption to construction supply chains during COVID-19 in developing economies: A strategic framework for sustainable and resilient logistics. </w:t>
+        <w:t xml:space="preserve">Deep, S., Jha, K. N., Vishnoi, S., Kumar, A., &amp; Shetty, P. B. (2025). Disruption to construction supply chains during COVID-19 in developing economies: A strategic framework for sustainable and resilient logistics. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Cleaner Logistics and Supply Chain</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100235. </w:t>
       </w:r>
@@ -25934,73 +23337,71 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://www.epi.org/types/report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18154B6D" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, L., Jamali, D. R., &amp; Caldwell, C. (2023). “Quiet quitting” and “quiet thriving”: Flourishing in the modern organization. </w:t>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ellera, L., Jamali, D. R., &amp; Caldwell, C. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Quiet quitting” and “quiet thriving”: Flourishing in the modern organization. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Values-Based Leadership, 16</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 8–16. </w:t>
       </w:r>
@@ -26075,161 +23476,100 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://www.marketwatch.com/articles/what-is-quiet-quitting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DEB65D3" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, L. (2022). Quiet quitting. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esteveny, L. (2022). Quiet quitting. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>CERN Bulletin, 35–36.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAE48F6" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Farid, T., Iqbal, S., Khan, A., Ma, J., Khattak, A., &amp; Naseer </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">: The mediating role of affective‐ and cognitive‐based trust. </w:t>
+        <w:t xml:space="preserve">Farid, T., Iqbal, S., Khan, A., Ma, J., Khattak, A., &amp; Naseer Ud Din, M. (2020). The impact of authentic leadership on organizational citizenship behaviors: The mediating role of affective‐ and cognitive‐based trust. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Frontiers in Psychology, 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1975. </w:t>
       </w:r>
@@ -26249,75 +23589,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B31E220" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formica, S., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, F. (2022). The Great Resignation and quiet quitting paradigm shifts: An overview of current situations and future research directions. </w:t>
+        <w:t xml:space="preserve">Formica, S., &amp; Sfodera, F. (2022). The Great Resignation and quiet quitting paradigm shifts: An overview of current situations and future research directions. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Hospitality Marketing &amp; Management, 31</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 899–907. </w:t>
       </w:r>
@@ -26328,97 +23644,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/19368623.2022.2136601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43BCE0E2" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">, D. F. (1981). Evaluating structural equation models with unobservable variables and measurement error. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fornell, C., &amp; Larcker, D. F. (1981). Evaluating structural equation models with unobservable variables and measurement error. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Marketing Research, 18</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 39–50. </w:t>
       </w:r>
@@ -26429,217 +23708,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/002224378101800104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="400C104C" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...165 lines deleted...]
-        <w:t xml:space="preserve">, D. (2023). The “Quiet Quitting” Scale: Development and initial validation. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Galanis, P., Katsiroumpa, A., Vraka, I., Siskou, O., Konstantakopoulou, O., Moisoglou, I., Gallos, P., &amp; Kaitelidou, D. (2023). The “Quiet Quitting” Scale: Development and initial validation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>AIMS Public Health, 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 44–55. </w:t>
       </w:r>
@@ -26709,75 +23831,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC11540" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gardner, W. L., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, C. C., Davis, K. M., &amp; Dickens, M. P. (2011). Authentic leadership: A review of the literature and research agenda. </w:t>
+        <w:t xml:space="preserve">Gardner, W. L., Cogliser, C. C., Davis, K. M., &amp; Dickens, M. P. (2011). Authentic leadership: A review of the literature and research agenda. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>The Leadership Quarterly, 22</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1120–1145. </w:t>
       </w:r>
@@ -26788,97 +23886,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.leaqua.2011.09.007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="405906A0" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">, A. K., &amp; Al-Hakimi, M. A. (2024). Servant and authentic leadership as drivers of innovative work behaviour: The moderating role of creative self-efficacy. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelaidan, H. M., Al-Swidi, A. K., &amp; Al-Hakimi, M. A. (2024). Servant and authentic leadership as drivers of innovative work behaviour: The moderating role of creative self-efficacy. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>European Journal of Innovation Management, 27</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1938–1966. </w:t>
       </w:r>
@@ -26898,75 +23959,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="326001D1" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hair, J. F., Black, W. C., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, B. J., Anderson, R. E., &amp; Tatham, R. L. (2013). </w:t>
+        <w:t xml:space="preserve">Hair, J. F., Black, W. C., Babin, B. J., Anderson, R. E., &amp; Tatham, R. L. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Multivariate data analysis</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>. Pearson.</w:t>
       </w:r>
@@ -27048,526 +24085,424 @@
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/BPMJ-01-2024-0011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32659F07" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
+    <w:p w14:paraId="32659F07" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="000C4830" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Hare, N. (2022). What is “quiet quitting” and how should leaders respond? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00637B10">
+      <w:r w:rsidRPr="000C4830">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Forbes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00637B10">
-[...6 lines deleted...]
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidRPr="00637B10">
+        <w:r w:rsidRPr="000C4830">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://www.forbes.com/sites/allbusiness/2022/09/01/what-is-quiet-quitting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F929D04" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
+    <w:p w14:paraId="7F929D04" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="000C4830" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Hart, H. (2022). Quiet quitting—It’s all in the attitude. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00637B10">
+      <w:r w:rsidRPr="000C4830">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Forbes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00637B10">
-[...6 lines deleted...]
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidRPr="00637B10">
+        <w:r w:rsidRPr="000C4830">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://www.forbes.com/sites/hannahhart/2022/09/12/quiet-quitting-its-all-in-the-attitude/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="369E9B9D" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayes, A. F. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROCESS: A versatile computational tool for observed variable mediation, moderation, and conditional process </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>PROCESS: A versatile computational tool for observed variable mediation, moderation, and conditional process modeling.</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guilford Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA76426" w14:textId="77777777" w:rsidR="00A254A5" w:rsidRDefault="00A254A5" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A254A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ito, A. (2022). 'My company is not my family': Fed up with long hours, many employees have quietly decided to take it easy at work rather than quit their jobs. Business Insider. https://www.businessinsider.com/overachievers-leaning-back-hustle-culture-coasting-employees-work</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Ito, A. (2022). 'My company is not my family': Fed up with long hours, many employees have quietly decided to take it easy at work rather than quit their jobs. Business Insider. https://www.businessinsider.com/overachievers-leaning-back-hustle-culture-coasting-employees-work </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF848ED" w14:textId="59E393BB" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jiang, H., &amp; Shen, H. (2023). Toward a relational theory of employee engagement: Understanding authenticity, transparency, and employee </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Jiang, H., &amp; Shen, H. (2023). Toward a relational theory of employee engagement: Understanding authenticity, transparency, and employee behaviors. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Journal of Business Communication, 60</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 948–975. </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/2329488420954236</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F129FB5" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
+    <w:p w14:paraId="7F129FB5" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="000C4830" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joaquim, A. F. V. L., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, P. C. N., Silva, V. R. C., &amp; da Fonseca, C. N. (2023). Positive leadership and the quiet quitting movement in organizations. In </w:t>
+        <w:t xml:space="preserve">Joaquim, A. F. V. L., Figueiredo, P. C. N., Silva, V. R. C., &amp; da Fonseca, C. N. (2023). Positive leadership and the quiet quitting movement in organizations. In </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Global leadership perspectives on industry, society, and government in an era of uncertainty</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pp. 19–34). IGI Global. </w:t>
+        <w:t xml:space="preserve"> (pp. 19–34). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IGI Global. </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidRPr="00637B10">
+        <w:r w:rsidRPr="000C4830">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.4018/978-1-6684-8257-5.ch002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0885ED73" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">: The role of psychological empowerment as a partial mediator. </w:t>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joo, B. K., &amp; Jo, S. J. (2017). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The effects of perceived authentic leadership and core self-evaluations on organizational citizenship behavior: The role of psychological empowerment as a partial mediator. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Leadership &amp; Organization Development Journal, 38</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–481. </w:t>
       </w:r>
@@ -27587,75 +24522,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14F310A6" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joshi, M., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, D. S., &amp; Sidhu, J. (2011). Intellectual capital disclosures in India: a case study of information technology sector. </w:t>
+        <w:t xml:space="preserve">Joshi, M., Ubha, D. S., &amp; Sidhu, J. (2011). Intellectual capital disclosures in India: a case study of information technology sector. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Global Business Review</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12(1), 37-49. </w:t>
       </w:r>
@@ -27686,75 +24597,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD268CD" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jun, K., Hu, Z., &amp; Lee, J. (2025). Unlocking the relationship between authentic leadership and organizational citizenship </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">: The key roles of organizational support and identification. </w:t>
+        <w:t xml:space="preserve">Jun, K., Hu, Z., &amp; Lee, J. (2025). Unlocking the relationship between authentic leadership and organizational citizenship behavior: The key roles of organizational support and identification. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Management Research Review, 48</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57–77. </w:t>
       </w:r>
@@ -27765,73 +24652,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/MRR-09-2023-0662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="620B58A9" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, S. (2015). The reign of leadership &amp; power in just organizations. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karkoulian, S. (2015). The reign of leadership &amp; power in just organizations. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Contemporary Management Research, 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 153–178. </w:t>
       </w:r>
@@ -27851,75 +24725,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68554394" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kebede, A. M., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, G. W. (2017). The influence of leadership styles on employees’ job satisfaction in Ethiopian public universities. </w:t>
+        <w:t xml:space="preserve">Kebede, A. M., &amp; Demeke, G. W. (2017). The influence of leadership styles on employees’ job satisfaction in Ethiopian public universities. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Contemporary Management Research, 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 165–176. </w:t>
       </w:r>
@@ -27930,97 +24780,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.7903/cmr.17668</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A0E6C18" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">, I. D. G. (2022). Participatory leadership style of top management at Medi Groups Bali. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kharisma, A. A. M., &amp; Satrya, I. D. G. (2022). Participatory leadership style of top management at Medi Groups Bali. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Asia Pacific Journal of Management and Education, 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 72–82. </w:t>
       </w:r>
@@ -28040,75 +24853,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06559AB5" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kim, Y., Lee, E., Kang, M., &amp; Yang, S. U. (2023). Understanding the influence of authentic leadership and employee–organization relationships on employee voice </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> in response to dissatisfying events at work. </w:t>
+        <w:t xml:space="preserve">Kim, Y., Lee, E., Kang, M., &amp; Yang, S. U. (2023). Understanding the influence of authentic leadership and employee–organization relationships on employee voice behaviors in response to dissatisfying events at work. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Management </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
@@ -28142,75 +24931,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D1CB7E5" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klotz, A., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, M. (2022). When quiet quitting is worse than the real thing. </w:t>
+        <w:t xml:space="preserve">Klotz, A., &amp; Bolino, M. (2022). When quiet quitting is worse than the real thing. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Harvard Business Review</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -28289,75 +25054,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="101756AA" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kumar, A., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, S., Deep, S., &amp; Samara, G. (2025). Impact of climate capacities and leadership effectiveness on organizational climate resilience: empirical evidence from UAE construction sector. </w:t>
+        <w:t xml:space="preserve">Kumar, A., Vishnoi, S., Deep, S., &amp; Samara, G. (2025). Impact of climate capacities and leadership effectiveness on organizational climate resilience: empirical evidence from UAE construction sector. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Social Responsibility Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -28388,75 +25129,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6469BC" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kurian, D., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, F. M. (2022). Can authentic leadership influence the employees’ organizational justice perceptions? A study in the hotel context. </w:t>
+        <w:t xml:space="preserve">Kurian, D., &amp; Nafukho, F. M. (2022). Can authentic leadership influence the employees’ organizational justice perceptions? A study in the hotel context. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Hospitality Review, 36</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45–64. </w:t>
       </w:r>
@@ -28467,73 +25184,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/IHR-08-2020-0047</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2939310F" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Productivity. (2022). </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Labor Productivity. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Labour Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -28544,73 +25248,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://ilostat.ilo.org/topics/labour-productivity/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="121BC52C" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, H. K. S., Wong, C. A., &amp; Grau, A. L. (2012). The influence of authentic leadership on newly graduated nurses’ experiences of workplace bullying, burnout and retention outcomes: A cross-sectional study. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laschinger, H. K. S., Wong, C. A., &amp; Grau, A. L. (2012). The influence of authentic leadership on newly graduated nurses’ experiences of workplace bullying, burnout and retention outcomes: A cross-sectional study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Journal of Nursing Studies, 49</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1266–1276. </w:t>
       </w:r>
@@ -28694,75 +25385,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04642B4E" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li, A., McCauley, K. D., &amp; Shaffer, J. A. (2017). The influence of leadership </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> on employee work-family outcomes: A review and research agenda. </w:t>
+        <w:t xml:space="preserve">Li, A., McCauley, K. D., &amp; Shaffer, J. A. (2017). The influence of leadership behavior on employee work-family outcomes: A review and research agenda. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Human Resource Management Review, 27</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 458–472. </w:t>
       </w:r>
@@ -28782,123 +25449,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11DE116D" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Liu-</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">, F. (2024). Combating quiet quitting: Implications for future research and practices for talent management. </w:t>
+        <w:t xml:space="preserve">Liu-Lastres, B., Karatepe, O. M., &amp; Okumus, F. (2024). Combating quiet quitting: Implications for future research and practices for talent management. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Journal of Contemporary Hospitality Management, 36</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 13–24. </w:t>
       </w:r>
@@ -28969,99 +25564,51 @@
     </w:p>
     <w:p w14:paraId="6E0AFADD" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Luthans, F., Youssef, C. M., Sweetman, D. S., &amp; Harms, P. D. (2013). Meeting the leadership challenge of employee well-being through relationship </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Luthans, F., Youssef, C. M., Sweetman, D. S., &amp; Harms, P. D. (2013). Meeting the leadership challenge of employee well-being through relationship PsyCap and health PsyCap. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Leadership &amp; Organizational Studies, 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 118–133. </w:t>
       </w:r>
@@ -29072,97 +25619,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1548051812465893</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3646E134" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> for the environment in South Korea and Vietnam. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luu, T. T. (2024). How and when to activate hospitality employees’ organizational citizenship behavior for the environment in South Korea and Vietnam. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Sustainable Tourism, 32</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 151–183. </w:t>
       </w:r>
@@ -29173,169 +25683,119 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/09669582.2022.2127741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="583A578A" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> organizational culture and leadership style affect employees’ performance of genders. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maamari, B. E., &amp; Saheb, A. (2018). How organizational culture and leadership style affect employees’ performance of genders. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Journal of Organizational Analysis, 26</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 630–651. </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/IJOA-04-2017-1151</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="513D2631" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, T., &amp; Caldwell, C. (2023). Quiet quitting—Causes and opportunities. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mahand, T., &amp; Caldwell, C. (2023). Quiet quitting—Causes and opportunities. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Business and Management Research, 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9–19. </w:t>
       </w:r>
@@ -29381,84 +25841,71 @@
       </w:r>
       <w:r w:rsidRPr="00637B10" w:rsidDel="00BD6FF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Registers company in United Arab Emirates</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00637B10" w:rsidDel="00BD6FF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>”,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10" w:rsidDel="00BD6FF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://www.moec.gov.ae/documents/20121/414899/AD+DED+ENG.pdf/543f5ee2-7b35-376d-13a9-39fc5f1b2204?t=1631871496172</w:t>
         </w:r>
@@ -29476,75 +25923,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3C41A0AD" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Morrison-</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, D. (2022). Are we addressing “quiet quitting” in faculty, staff, and students in academic settings? </w:t>
+        <w:t xml:space="preserve">Morrison-Beedy, D. (2022). Are we addressing “quiet quitting” in faculty, staff, and students in academic settings? </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Building Healthy Academic Communities Journal, 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 7–8. </w:t>
       </w:r>
@@ -29555,208 +25978,110 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.18061/bhac.v6i2.9309</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CBDEB2F" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mundung, B. I. (2021). Work motivation and quality of work life: Its impact on organizational citizenship behavior. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Journal of Applied Business and International Management, 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>(2), 68–80.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF437D9" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nasaj, M., Kumar, A., Kumari, P., &amp; Alaya, A. (2025). The influence of proactive personality, cultural intelligence and global mindset on individual’s resilience behavior. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Asia Business Studies</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19(2), 561-580. </w:t>
       </w:r>
@@ -29778,97 +26103,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200F6E81" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">, C. A. (2011). The Authentic Leadership Inventory (ALI): Development and empirical tests. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neider, L. L., &amp; Schriesheim, C. A. (2011). The Authentic Leadership Inventory (ALI): Development and empirical tests. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>The Leadership Quarterly, 22</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1146–1164. </w:t>
       </w:r>
@@ -29879,97 +26167,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.leaqua.2011.09.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B0F0935" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">, N. B., &amp; Harsha, G. (2024). Employees’ narrative on quiet quitting—A qualitative analysis. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nimmi, P. M., Syed, F., Manjaly, N. B., &amp; Harsha, G. (2024). Employees’ narrative on quiet quitting—A qualitative analysis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Employee Relations, 46</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1406–1421. </w:t>
       </w:r>
@@ -29980,153 +26231,73 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/ER-10-2023-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AE0EE86" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nordgren, H., &amp; Björs, A. (2023). Quiet quitting, loud consequences: The role of management in employee engagement. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Företagsekonomiska</w:t>
-[...41 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Företagsekonomiska institutet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId72" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://www.diva-portal.org</w:t>
         </w:r>
@@ -30175,73 +26346,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> McGraw-Hill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581A98B3" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, K. (2024). Generation Z and “quiet quitting”: Rethinking onboarding in an era of employee disengagement. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ochis, K. (2024). Generation Z and “quiet quitting”: Rethinking onboarding in an era of employee disengagement. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Multidisciplinary Business Review, 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 83–97. </w:t>
       </w:r>
@@ -30274,231 +26432,138 @@
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Organ, D. W. (1988). </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizational citizenship </w:t>
-[...27 lines deleted...]
-        <w:t>: The good soldier syndrome.</w:t>
+        <w:t>Organizational citizenship behavior: The good soldier syndrome.</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lexington Books.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15134BFD" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organ, D. W., Podsakoff, P. M., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, S. B. (2006). </w:t>
+        <w:t xml:space="preserve">Organ, D. W., Podsakoff, P. M., &amp; MacKenzie, S. B. (2006). </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizational citizenship </w:t>
-[...27 lines deleted...]
-        <w:t>: Its nature, antecedents, and consequences.</w:t>
+        <w:t>Organizational citizenship behavior: Its nature, antecedents, and consequences.</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2056DD70" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, N. (2023). The concept of identifying factors of quiet quitting in organizations: An integrative literature review. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pevec, N. (2023). The concept of identifying factors of quiet quitting in organizations: An integrative literature review. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Challenges of the future, 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–147. </w:t>
       </w:r>
@@ -30518,75 +26583,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F79D1D4" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podsakoff, N. P., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, T. M., Chawla, N., &amp; Gabriel, A. S. (2019). What predicts within-person variance in applied psychology constructs? An empirical examination. </w:t>
+        <w:t xml:space="preserve">Podsakoff, N. P., Spoelma, T. M., Chawla, N., &amp; Gabriel, A. S. (2019). What predicts within-person variance in applied psychology constructs? An empirical examination. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Applied Psychology, 104</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 727–754. </w:t>
       </w:r>
@@ -30606,99 +26647,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F737813" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Podsakoff, P. M., Mackenzie, S. B., Moorman, R. H., &amp; Fetter, R. (1990). Transformational leader </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Podsakoff, P. M., Mackenzie, S. B., Moorman, R. H., &amp; Fetter, R. (1990). Transformational leader behaviors and their effects on followers’ trust in leader, satisfaction and organizational citizenship behaviors. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Leadership Quarterly, 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–142. </w:t>
       </w:r>
@@ -30731,167 +26724,102 @@
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Preacher, K. J., Rucker, D. D., &amp; Hayes, A. F. (2007). Addressing moderated mediation hypotheses: Theory, methods, and prescriptions. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multivariate </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Research, 42</w:t>
+        <w:t>Multivariate Behavioral Research, 42</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 185–227. </w:t>
       </w:r>
       <w:hyperlink r:id="rId77" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00273170701341316</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C95D7B0" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">, and service quality in the Chinese hospitality industry. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qiu, S., Alizadeh, A., Dooley, L. M., &amp; Zhang, R. (2019). The effects of authentic leadership on trust in leaders, organizational citizenship behavior, and service quality in the Chinese hospitality industry. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Hospitality and Tourism Management, 40</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 77–87. </w:t>
       </w:r>
@@ -30924,191 +26852,102 @@
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Qur’an, M. N. A. (2012). Successful Outward Foreign Direct Investment: Saudi Lessons and Recommendations. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">In The GCC Economies: Stepping Up </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Future Challenges</w:t>
+        <w:t>In The GCC Economies: Stepping Up To Future Challenges</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 157-164). New York, NY: Springer New York. </w:t>
       </w:r>
       <w:hyperlink r:id="rId79" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-1-4614-1611-1_13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05F08014" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">: The role of psychological capital. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ramalu, S. S., &amp; Janadari, N. (2020). Authentic leadership and organizational citizenship behavior: The role of psychological capital. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>International Journal of Productivity and Performance Management, 71</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 365–385. </w:t>
       </w:r>
@@ -31119,84 +26958,71 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/IJPPM-03-2020-0110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="766E4386" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637B10">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">? The importance of affective </w:t>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ribeiro, N., Duarte, A. P., Filipe, R., &amp; David, R. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does authentic leadership stimulate organizational citizenship behaviors? The importance of affective </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">commitment as a mediator. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Sustainability Accounting, Management and Policy Journal, 13</w:t>
@@ -31219,226 +27045,124 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/SAMPJ-11-2019-0423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F2157B9" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, J. G., &amp; Hulin, C. L. (1985). Adaptation to work: An analysis of employee health, withdrawal, and change. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rosse, J. G., &amp; Hulin, C. L. (1985). Adaptation to work: An analysis of employee health, withdrawal, and change. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizational </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> and Human Decision Processes, 36</w:t>
+        <w:t>Organizational Behavior and Human Decision Processes, 36</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 324–347. </w:t>
       </w:r>
       <w:hyperlink r:id="rId82" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/0749-5978(85)90003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D2F51B6" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">: Considering the roles of work engagement, autonomy and leader–member exchange. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Runhaar, P., Konermann, J., &amp; Sanders, K. (2013). Teachers’ organizational citizenship behavior: Considering the roles of work engagement, autonomy and leader–member exchange. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Teaching and Teacher Education, 30</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–108. </w:t>
       </w:r>
@@ -31508,151 +27232,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="56C2541F" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Setia, N., </w:t>
-[...73 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Setia, N., Abhayawansa, S., Joshi, M., &amp; Wasantha Pathiranage, N. (2024). Shifting perspectives: unveiling the dual nature of sustainability materiality in integrated reports. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Meditari</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Accountancy Research</w:t>
+        <w:t>Meditari Accountancy Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32(4), 1291-1323. </w:t>
       </w:r>
       <w:hyperlink r:id="rId84" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00637B10">
           <w:rPr>
             <w:rStyle w:val="af3"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/MEDAR-08-2023-2128</w:t>
         </w:r>
@@ -31725,108 +27362,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3C7E57" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637B10">
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siddique, M. A., Haque, M. R., Aljifri, K., &amp; Kumar, A. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anti-Pandemic stringency measures and performance of tourism and hospitality firms worldwide: what makes a firm resilient to a crisis?. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Policy Research in Tourism, Leisure and Events</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16. </w:t>
       </w:r>
@@ -31848,169 +27448,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C7A4F3" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...117 lines deleted...]
-        <w:t xml:space="preserve">, E. (2022). In search of effective Gen Z engagement in the hospitality industry: Revisiting issues of servant and authentic leadership. </w:t>
+      <w:r w:rsidRPr="000C4830">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sigaeva, N., Arasli, H., Ozdemir, E., Atai, G., &amp; Capkiner, E. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In search of effective Gen Z engagement in the hospitality industry: Revisiting issues of servant and authentic leadership. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Sustainability, 14</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(20), 13105. </w:t>
       </w:r>
@@ -32030,234 +27532,101 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A0FD3D9" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Takeuchi, R., </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Takeuchi, R., Bolino, M. C., &amp; Lin, C. C. (2015). Too many motives? The interactive effects of multiple motives on organizational citizenship behavior. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Applied Psychology, 100</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>(4), 1239–1248. https://doi.org/10.1037/apl0000001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3EEFF1" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...93 lines deleted...]
-        <w:t xml:space="preserve">, M. Y. (2019). The analysis of human resource quality in improving employees’ performance: An analysis of external and internal environment. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukkas, I., Bachri, S., Alputila, M. J., &amp; Zamhuri, M. Y. (2019). The analysis of human resource quality in improving employees’ performance: An analysis of external and internal environment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>IOP Conference Series: Earth and Environmental Science, 343</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 012158. </w:t>
       </w:r>
@@ -32277,75 +27646,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4587CEA9" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Walumbwa, F. O., Avolio, B. J., Gardner, W. L., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, T. S., &amp; Peterson, S. J. (2008). Authentic leadership: Development and validation of a theory‐based </w:t>
+        <w:t xml:space="preserve">Walumbwa, F. O., Avolio, B. J., Gardner, W. L., Wernsing, T. S., &amp; Peterson, S. J. (2008). Authentic leadership: Development and validation of a theory‐based </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">measure. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Journal of Management, 34</w:t>
@@ -32441,75 +27786,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3027DD29" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Winton, B. G., Whittington, J. L., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, S. (2022). Authentic leadership: Making meaning and building engagement. </w:t>
+        <w:t xml:space="preserve">Winton, B. G., Whittington, J. L., &amp; Meskelis, S. (2022). Authentic leadership: Making meaning and building engagement. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>European Business Review, 34</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 689–705. </w:t>
       </w:r>
@@ -32520,121 +27841,60 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/EBR-01-2022-0020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="045C2B1D" w14:textId="77777777" w:rsidR="009F1141" w:rsidRPr="00637B10" w:rsidRDefault="009F1141" w:rsidP="00D949D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">: Conceptualization, antecedents, and future research directions. </w:t>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worku, M. A., &amp; Debela, K. L. (2024). A systematic literature review on organizational citizenship behavior: Conceptualization, antecedents, and future research directions. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Cogent Business &amp; Management, 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2350804. </w:t>
       </w:r>
@@ -32696,73 +27956,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Mr. Mohammad Sadat Mannan</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> holds a Master's degree in strategic leadership from Abu Dhabi University. His main research interests are in the scope of organizational citizenship </w:t>
-[...21 lines deleted...]
-        <w:t>, leadership, and sustainability. Currently</w:t>
+        <w:t xml:space="preserve"> holds a Master's degree in strategic leadership from Abu Dhabi University. His main research interests are in the scope of organizational citizenship behavior, leadership, and sustainability. Currently</w:t>
       </w:r>
       <w:r w:rsidR="009F1141" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> he works as a team leader at John Wood PLC Abu Dhabi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A2705F" w14:textId="77777777" w:rsidR="0047722C" w:rsidRPr="00637B10" w:rsidRDefault="0047722C" w:rsidP="0088376F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -32774,74 +28012,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758B0CE7" w14:textId="3ECCA4B5" w:rsidR="00993D1E" w:rsidRPr="00637B10" w:rsidRDefault="00993D1E" w:rsidP="0088376F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Dr</w:t>
       </w:r>
       <w:r w:rsidR="00BD6FF9" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amit Kumar (Corresponding author)</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently an assistant professor of management at Abu Dhabi University. His current research interests include innovation, leadership, sustainability, </w:t>
       </w:r>
       <w:r w:rsidR="009F1141" w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -32873,197 +28109,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="727AF313" w14:textId="3EE6063A" w:rsidR="00993D1E" w:rsidRPr="00637B10" w:rsidRDefault="00993D1E" w:rsidP="0088376F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Dr.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Marwan N. Al Qur'an</w:t>
+        <w:t>Dr. Marwan N. Al Qur'an</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently an assistant professor of management at Abu Dhabi University. His current research interests include leadership, managerial decision making, cultural analysis, and entrepreneurship. He is the author of several articles related to the aforementioned fields.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1989A3EF" w14:textId="77777777" w:rsidR="0047722C" w:rsidRPr="00637B10" w:rsidRDefault="0047722C" w:rsidP="0088376F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71CC20B4" w14:textId="457235C8" w:rsidR="00993D1E" w:rsidRPr="00637B10" w:rsidRDefault="00993D1E" w:rsidP="0088376F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Dr.</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>Dr. Prerna Kumari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-        <w:t>, and service innovation.</w:t>
+        <w:t xml:space="preserve"> is currently an assistant professor of management at Abu Dhabi University. She has authored and co-authored some research papers, particularly in CSR, knowledge management, and competitiveness. Her main research interests are in the scope of leadership, networking, employee citizenship behavior, and service innovation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49862015" w14:textId="098FA860" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="0088376F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="098F4B8B" w14:textId="77777777" w:rsidR="00E93F7C" w:rsidRPr="00637B10" w:rsidRDefault="00E93F7C">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -34877,75 +30041,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18DFDDA3" w14:textId="717D2A8B" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="0082794D">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Organizational Citizenship </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (OCB)</w:t>
+        <w:t>Organizational Citizenship Behavior (OCB)</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9280" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1280"/>
         <w:gridCol w:w="6233"/>
         <w:gridCol w:w="1767"/>
       </w:tblGrid>
       <w:tr w:rsidR="00637B10" w:rsidRPr="00637B10" w14:paraId="7FB38A52" w14:textId="77777777" w:rsidTr="002E6DE0">
@@ -38945,86 +34085,60 @@
     </w:tbl>
     <w:p w14:paraId="39B491EA" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="0082794D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>a,b</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">a,b,c </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Extraction Method: Principal Component Analysis</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -39163,77 +34277,64 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60ADD90A" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="002E6DE0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cronbach’s </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Cronbach’s alpha</w:t>
+            </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
-[...9 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="086C507E" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="002E6DE0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -39363,69 +34464,60 @@
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50423E4A" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="002E6DE0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authentic </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Authentic Leadership</w:t>
+            </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (AL)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="185C7BF8" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="002E6DE0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -39567,72 +34659,62 @@
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2432C587" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="002E6DE0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quiet </w:t>
-[...8 lines deleted...]
-              <w:t>Quitting</w:t>
+              <w:t>Quiet Quitting</w:t>
             </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(QQ)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AD09AF1" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="002E6DE0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -39769,69 +34851,60 @@
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BD0B913" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="002E6DE0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizational Citizenship </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Organizational Citizenship Behavior</w:t>
+            </w:r>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00637B10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (OCB)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0158E69F" w14:textId="77777777" w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidRDefault="0082794D" w:rsidP="002E6DE0">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -39972,437 +35045,398 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>a,b</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">a,b,c </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>Extraction Method: Principal Component Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>,c</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reliability threshold </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">α ≥ 0.70 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>recommended by Nunnally (1978);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Composite Reliability (CR) threshold </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">≥ 0.70 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recommended by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t>Bagozzi and Yi (1988)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t>Extraction Method: Principal Component Analysis</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Reliability threshold </w:t>
+        <w:t xml:space="preserve">Average Variance Extracted (AVE) threshold </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">α ≥ 0.70 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>≥ 0.50 recommended by F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...2 lines deleted...]
-        <w:t>recommended by Nunnally (1978);</w:t>
+          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ornell and Larcker (1981). </w:t>
       </w:r>
       <w:r w:rsidRPr="00637B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-AE" w:eastAsia="en-AE"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-AE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Composite Reliability (CR) threshold </w:t>
-[...121 lines deleted...]
-        </w:rPr>
         <w:t>All the coefficients satisfy these set levels.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidSect="004C3A17">
+    <w:sectPr w:rsidR="0082794D" w:rsidRPr="00637B10" w:rsidSect="00053A85">
       <w:headerReference w:type="even" r:id="rId93"/>
       <w:headerReference w:type="default" r:id="rId94"/>
       <w:headerReference w:type="first" r:id="rId95"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="490" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="27"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="9000"/>
       </w:cols>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FD1C27B" w14:textId="77777777" w:rsidR="003F779B" w:rsidRDefault="003F779B" w:rsidP="005C4D21">
+    <w:p w14:paraId="18A0F3BE" w14:textId="77777777" w:rsidR="008665E9" w:rsidRDefault="008665E9" w:rsidP="005C4D21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9E9F77" w14:textId="77777777" w:rsidR="003F779B" w:rsidRDefault="003F779B" w:rsidP="005C4D21">
+    <w:p w14:paraId="0CE4215B" w14:textId="77777777" w:rsidR="008665E9" w:rsidRDefault="008665E9" w:rsidP="005C4D21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei UI">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FE3FABB" w14:textId="77777777" w:rsidR="003F779B" w:rsidRDefault="003F779B" w:rsidP="005C4D21">
+    <w:p w14:paraId="75225C84" w14:textId="77777777" w:rsidR="008665E9" w:rsidRDefault="008665E9" w:rsidP="005C4D21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B583777" w14:textId="77777777" w:rsidR="003F779B" w:rsidRDefault="003F779B" w:rsidP="005C4D21">
+    <w:p w14:paraId="4CA8DED4" w14:textId="77777777" w:rsidR="008665E9" w:rsidRDefault="008665E9" w:rsidP="005C4D21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="76BB95F5" w14:textId="77777777" w:rsidR="00E0319F" w:rsidRDefault="00E0319F" w:rsidP="004B3F4A">
     <w:pPr>
       <w:pStyle w:val="af1"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1574D30A" w14:textId="24309FC4" w:rsidR="00E0319F" w:rsidRPr="00171426" w:rsidRDefault="00E0319F" w:rsidP="004B3F4A">
     <w:pPr>
       <w:pStyle w:val="af1"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -40497,51 +35531,51 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="547453A4" id="直線接點 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,11.5pt" to="468pt,11.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJYi4W2QEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01uEzEU3iNxB8t7MpOBVHSUSRcpZVMg&#10;UssBXmzPjIXtZ9lOZnIJDgASO26AxIL7UHELbOenLewQs7D8/j6/73tv5hejVmQrnJdoGjqdlJQI&#10;w5BL0zX0/e3Vs5eU+ACGg0IjGroTnl4snj6ZD7YWFfaouHAkghhfD7ahfQi2LgrPeqHBT9AKE4Mt&#10;Og0hmq4ruIMhomtVVGV5VgzouHXIhPfRe7kP0kXGb1vBwru29SIQ1dDYW8iny+c6ncViDnXnwPaS&#10;HdqAf+hCgzTx0RPUJQQgGyf/gtKSOfTYhglDXWDbSiYyh8hmWv7B5qYHKzKXKI63J5n8/4Nlb7cr&#10;RyRvaEWJAR1HdPf52933Tz8/fv314wupkkKD9XVMXJqVSxzZaG7sNbIPnhhc9mA6kTu93dlYPk0V&#10;xaOSZHgb31kPb5DHHNgEzHKNrdMJMgpBxjyV3WkqYgyERefs/MXzszIOjx1jBdTHQut8eC1Qk3Rp&#10;qJImCQY1bK99SI1AfUxJboNXUqk8dGXI0NDzWTXLBR6V5CmY0rzr1kvlyBbS2uQvs4qRh2kON4Zn&#10;sF4Af3W4B5Bqf4+PK3MQI/HfK7lGvlu5o0hxrrnLww6mxXlo5+r7P2XxGwAA//8DAFBLAwQUAAYA&#10;CAAAACEAFxrQLtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hIXCaW0krT&#10;KE2nadAbFwYTV68xbUXjdE22FT49Rhzg5D/Peu/nYjW5Xp1oDJ1nA7fzBBRx7W3HjYHXl+pmCSpE&#10;ZIu9ZzLwSQFW5eVFgbn1Z36m0zY2Skw45GigjXHItQ51Sw7D3A/Eor370WGUcWy0HfEs5q7XaZIs&#10;tMOOJaHFgTYt1R/bozMQqh0dqq9ZPUvessZTenh4ekRjrq+m9T2oSFP8O4YffEGHUpj2/sg2qN6A&#10;PBINpJlUUe+yhTT734UuC/0fv/wGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACWIuFtkB&#10;AABxAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFxrQ&#10;LtoAAAAGAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00171426">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Contemporary Management Research</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -40625,51 +35659,51 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="36A7B08D" id="直線接點 37" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,11.5pt" to="468pt,11.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ58HB2wEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uOEzEQ3SNxB8t70p0MGZhWOrPIMGwG&#10;iDTDASq2O23hdlm2k+5cggOAxI4bILHgPoy4BWXnwwA7RC8suz6v6r2qnl0OnWFb5YNGW/PxqORM&#10;WYFS23XN395dP3nOWYhgJRi0quY7Ffjl/PGjWe8qNcEWjVSeEYgNVe9q3sboqqIIolUdhBE6ZcnZ&#10;oO8g0tOvC+mhJ/TOFJOyPC969NJ5FCoEsl7tnXye8ZtGifimaYKKzNSceov59PlcpbOYz6Bae3Ct&#10;Foc24B+66EBbKnqCuoIIbOP1X1CdFh4DNnEksCuwabRQmQOxGZd/sLltwanMhcQJ7iRT+H+w4vV2&#10;6ZmWNT97xpmFjmZ0//HL/dcP399//vHtEyMzadS7UFHowi59YikGe+tuULwLzOKiBbtWude7naP8&#10;ccoofktJj+Co0qp/hZJiYBMxCzY0vkuQJAUb8lx2p7moITJBxunF07PzksYnjr4CqmOi8yG+VNix&#10;dKm50TZJBhVsb0JMjUB1DElmi9famDx2Y1lf84vpZJoTAhotkzOFBb9eLYxnW0iLk7/MijwPwzxu&#10;rMxgrQL54nCPoM3+TsWNPYiR+O+VXKHcLf1RJJps7vKwhWl1Hr5z9q9/Zf4TAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXGtAu2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEhcJpbS&#10;StMoTadp0BsXBhNXrzFtReN0TbYVPj1GHODkP8967+diNblenWgMnWcDt/MEFHHtbceNgdeX6mYJ&#10;KkRki71nMvBJAVbl5UWBufVnfqbTNjZKTDjkaKCNcci1DnVLDsPcD8SivfvRYZRxbLQd8Szmrtdp&#10;kiy0w44locWBNi3VH9ujMxCqHR2qr1k9S96yxlN6eHh6RGOur6b1PahIU/w7hh98QYdSmPb+yDao&#10;3oA8Eg2kmVRR77KFNPvfhS4L/R+//AYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQ58HB&#10;2wEAAHMDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAX&#10;GtAu2gAAAAYBAAAPAAAAAAAAAAAAAAAAADUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00557E26">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Contemporary Management Research</w:t>
     </w:r>
     <w:r w:rsidRPr="00557E26">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
@@ -40846,69 +35880,58 @@
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft JhengHei UI" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidR="005D5F02" w:rsidRPr="00637B10">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Microsoft JhengHei UI" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2026</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7DB1094F" w14:textId="1CA10363" w:rsidR="00E0319F" w:rsidRPr="00637B10" w:rsidRDefault="005D5F02" w:rsidP="004B3F4A">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00637B10">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>doi</w:t>
-[...9 lines deleted...]
-            <w:t>: 10.7903/cmr.24119</w:t>
+            <w:t>doi: 10.7903/cmr.24119</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3FA0C797" w14:textId="77777777" w:rsidR="00E0319F" w:rsidRDefault="00E0319F" w:rsidP="004B3F4A">
     <w:pPr>
       <w:pStyle w:val="af1"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BBB0E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F33C0DF0"/>
     <w:lvl w:ilvl="0" w:tplc="18329EBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -41718,103 +36741,104 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="180"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MTQwMTIwtzQ2MDQzNTdV0lEKTi0uzszPAykwrgUA+TXxDywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="003D0CBE"/>
     <w:rsid w:val="000049D1"/>
     <w:rsid w:val="00012E15"/>
     <w:rsid w:val="00017C31"/>
     <w:rsid w:val="00025039"/>
     <w:rsid w:val="00025EF6"/>
     <w:rsid w:val="00033D78"/>
     <w:rsid w:val="00040487"/>
     <w:rsid w:val="00046D08"/>
     <w:rsid w:val="00051B65"/>
+    <w:rsid w:val="00053A85"/>
     <w:rsid w:val="0005429D"/>
     <w:rsid w:val="000609E3"/>
     <w:rsid w:val="00071072"/>
     <w:rsid w:val="00085063"/>
     <w:rsid w:val="00092216"/>
     <w:rsid w:val="00094126"/>
     <w:rsid w:val="000A09FC"/>
     <w:rsid w:val="000A10E3"/>
     <w:rsid w:val="000A343E"/>
     <w:rsid w:val="000A4E36"/>
     <w:rsid w:val="000C1D6F"/>
+    <w:rsid w:val="000C4830"/>
     <w:rsid w:val="000C6796"/>
     <w:rsid w:val="000D2368"/>
     <w:rsid w:val="000D5F44"/>
     <w:rsid w:val="000E46BD"/>
     <w:rsid w:val="000F6511"/>
     <w:rsid w:val="00100554"/>
     <w:rsid w:val="00104583"/>
     <w:rsid w:val="001070E5"/>
     <w:rsid w:val="001109DC"/>
     <w:rsid w:val="00113BDC"/>
     <w:rsid w:val="001164D3"/>
     <w:rsid w:val="00125C9B"/>
     <w:rsid w:val="001306CD"/>
     <w:rsid w:val="001314BB"/>
     <w:rsid w:val="00140BFF"/>
     <w:rsid w:val="00147BD7"/>
     <w:rsid w:val="00150E03"/>
     <w:rsid w:val="00167FC6"/>
     <w:rsid w:val="00171426"/>
     <w:rsid w:val="0018024E"/>
     <w:rsid w:val="0018435E"/>
     <w:rsid w:val="0018493F"/>
     <w:rsid w:val="00186D08"/>
     <w:rsid w:val="00190CFB"/>
     <w:rsid w:val="0019571B"/>
@@ -41891,50 +36915,51 @@
     <w:rsid w:val="004705F8"/>
     <w:rsid w:val="004727ED"/>
     <w:rsid w:val="0047722C"/>
     <w:rsid w:val="004A5207"/>
     <w:rsid w:val="004A78B7"/>
     <w:rsid w:val="004B3F4A"/>
     <w:rsid w:val="004C0578"/>
     <w:rsid w:val="004C3A17"/>
     <w:rsid w:val="004C41EA"/>
     <w:rsid w:val="004C4D49"/>
     <w:rsid w:val="004E4EA5"/>
     <w:rsid w:val="004F05B4"/>
     <w:rsid w:val="0050517E"/>
     <w:rsid w:val="005253D1"/>
     <w:rsid w:val="00527353"/>
     <w:rsid w:val="00546F3E"/>
     <w:rsid w:val="00552FC8"/>
     <w:rsid w:val="005566E0"/>
     <w:rsid w:val="00557E26"/>
     <w:rsid w:val="005635D3"/>
     <w:rsid w:val="00570F99"/>
     <w:rsid w:val="00573190"/>
     <w:rsid w:val="005C3D73"/>
     <w:rsid w:val="005C4D21"/>
     <w:rsid w:val="005C526A"/>
+    <w:rsid w:val="005C629C"/>
     <w:rsid w:val="005D334C"/>
     <w:rsid w:val="005D5F02"/>
     <w:rsid w:val="005E49A0"/>
     <w:rsid w:val="005F5AD3"/>
     <w:rsid w:val="005F6982"/>
     <w:rsid w:val="00600C96"/>
     <w:rsid w:val="00602672"/>
     <w:rsid w:val="00606EA1"/>
     <w:rsid w:val="006120F1"/>
     <w:rsid w:val="00616252"/>
     <w:rsid w:val="00631053"/>
     <w:rsid w:val="00631E24"/>
     <w:rsid w:val="00637B10"/>
     <w:rsid w:val="00640C06"/>
     <w:rsid w:val="0064767D"/>
     <w:rsid w:val="00654ED1"/>
     <w:rsid w:val="00657410"/>
     <w:rsid w:val="00661422"/>
     <w:rsid w:val="00667EB4"/>
     <w:rsid w:val="006718B9"/>
     <w:rsid w:val="0067205A"/>
     <w:rsid w:val="0067227E"/>
     <w:rsid w:val="006747C2"/>
     <w:rsid w:val="0067604F"/>
     <w:rsid w:val="00676AC7"/>
@@ -41962,50 +36987,51 @@
     <w:rsid w:val="00766CC5"/>
     <w:rsid w:val="007814DD"/>
     <w:rsid w:val="007825F2"/>
     <w:rsid w:val="00797382"/>
     <w:rsid w:val="007A12BC"/>
     <w:rsid w:val="007B6566"/>
     <w:rsid w:val="007C1342"/>
     <w:rsid w:val="007D6498"/>
     <w:rsid w:val="007E02FA"/>
     <w:rsid w:val="007E778C"/>
     <w:rsid w:val="00801524"/>
     <w:rsid w:val="00811E33"/>
     <w:rsid w:val="00817BB3"/>
     <w:rsid w:val="0082725C"/>
     <w:rsid w:val="0082794D"/>
     <w:rsid w:val="00832EB9"/>
     <w:rsid w:val="008425A8"/>
     <w:rsid w:val="00842D2D"/>
     <w:rsid w:val="00842D73"/>
     <w:rsid w:val="008439AA"/>
     <w:rsid w:val="00843A67"/>
     <w:rsid w:val="00845C8E"/>
     <w:rsid w:val="008608DE"/>
     <w:rsid w:val="00863F85"/>
     <w:rsid w:val="00865804"/>
+    <w:rsid w:val="008665E9"/>
     <w:rsid w:val="00872566"/>
     <w:rsid w:val="0087779F"/>
     <w:rsid w:val="0088376F"/>
     <w:rsid w:val="00883CF9"/>
     <w:rsid w:val="0089586F"/>
     <w:rsid w:val="0089726E"/>
     <w:rsid w:val="008A3EE6"/>
     <w:rsid w:val="008B11C0"/>
     <w:rsid w:val="008B1B64"/>
     <w:rsid w:val="008D0182"/>
     <w:rsid w:val="008E7368"/>
     <w:rsid w:val="00905314"/>
     <w:rsid w:val="0092029B"/>
     <w:rsid w:val="00921DFC"/>
     <w:rsid w:val="0092432B"/>
     <w:rsid w:val="00936BB8"/>
     <w:rsid w:val="00943DBD"/>
     <w:rsid w:val="009656E3"/>
     <w:rsid w:val="009757DF"/>
     <w:rsid w:val="00984A35"/>
     <w:rsid w:val="00991441"/>
     <w:rsid w:val="00993D1E"/>
     <w:rsid w:val="0099639D"/>
     <w:rsid w:val="009A51EB"/>
     <w:rsid w:val="009A67BC"/>
@@ -44279,78 +39305,78 @@
     <we:property name="paperpal-document-id" value="&quot;eac64e9f-52e6-4486-af94-c7e5456bac8e&quot;"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A9F2982-2FA3-45B8-96F5-B2552D51BF00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>33</Pages>
-  <Words>12387</Words>
-  <Characters>70609</Characters>
+  <Words>12389</Words>
+  <Characters>70618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>588</Lines>
   <Paragraphs>165</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>82831</CharactersWithSpaces>
+  <CharactersWithSpaces>82842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>REVIEWER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b2db4999-8b28-42e0-b0e5-791dd2d9f90f</vt:lpwstr>