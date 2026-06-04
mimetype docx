--- v0 (2026-04-20)
+++ v1 (2026-06-04)
@@ -119,83 +119,103 @@
     </w:p>
     <w:p w14:paraId="48926783" w14:textId="121E4384" w:rsidR="005F1E19" w:rsidRPr="009714B0" w:rsidRDefault="004E37AA" w:rsidP="00351C9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E37AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Fu Jen Catholic University, Taiwan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04757E6B" w14:textId="72749543" w:rsidR="005F1E19" w:rsidRPr="009714B0" w:rsidRDefault="005F1E19" w:rsidP="00351C9D">
+    <w:p w14:paraId="04757E6B" w14:textId="351F6580" w:rsidR="005F1E19" w:rsidRPr="009714B0" w:rsidRDefault="005F1E19" w:rsidP="00351C9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW" w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009714B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="004E37AA" w:rsidRPr="006D240A">
           <w:rPr>
             <w:rStyle w:val="af1"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
-          <w:t>164270@mail.flu.edu.tw</w:t>
+          <w:t>164270@mail.f</w:t>
+        </w:r>
+        <w:r w:rsidR="008B3945">
+          <w:rPr>
+            <w:rStyle w:val="af1"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:bidi="fa-IR"/>
+          </w:rPr>
+          <w:t>j</w:t>
+        </w:r>
+        <w:r w:rsidR="004E37AA" w:rsidRPr="006D240A">
+          <w:rPr>
+            <w:rStyle w:val="af1"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:bidi="fa-IR"/>
+          </w:rPr>
+          <w:t>u.edu.tw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E37AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781982DC" w14:textId="77777777" w:rsidR="004E37AA" w:rsidRPr="009714B0" w:rsidRDefault="004E37AA" w:rsidP="004E37AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -595,51 +615,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF4D391" w14:textId="1D05FBEA" w:rsidR="00A5792E" w:rsidRPr="009714B0" w:rsidRDefault="00A5792E" w:rsidP="00351C9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D6526D7" w14:textId="77777777" w:rsidR="00A5792E" w:rsidRPr="00F06B32" w:rsidRDefault="00B33353" w:rsidP="00351C9D">
+    <w:p w14:paraId="0D6526D7" w14:textId="77777777" w:rsidR="00A5792E" w:rsidRPr="00F06B32" w:rsidRDefault="00537345" w:rsidP="00351C9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:iCs/>
             <w:caps/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
             <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
           </w:rPr>
           <w:id w:val="-1784568489"/>
@@ -2412,51 +2432,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="597506E1" w14:textId="77777777" w:rsidR="00E47263" w:rsidRPr="00C7675D" w:rsidRDefault="00E47263" w:rsidP="00E47263">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7675D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>C2C2B Model (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7675D">
         <w:t>Consumer-to-Community-to-Business</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7675D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7995BF6D" w14:textId="74CFDD15" w:rsidR="00E47263" w:rsidRDefault="00B33353" w:rsidP="00E47263">
+    <w:p w14:paraId="7995BF6D" w14:textId="74CFDD15" w:rsidR="00E47263" w:rsidRDefault="00537345" w:rsidP="00E47263">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_ENREF_22" w:tooltip="Lee, 2018 #2242" w:history="1">
         <w:r w:rsidR="002B4E44" w:rsidRPr="00AC26AD">
           <w:rPr>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002B4E44" w:rsidRPr="00AC26AD">
           <w:rPr>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite AuthorYear="1"&gt;&lt;Author&gt;Lee&lt;/Author&gt;&lt;Year&gt;2018&lt;/Year&gt;&lt;RecNum&gt;2242&lt;/RecNum&gt;&lt;DisplayText&gt;Lee and Chien (2018)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;2242&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="wzdwx9r949v9d4exvvwxrer2d2z22f9vfzwz" timestamp="1669767082"&gt;2242&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Lee, Tzong-Ru&lt;/author&gt;&lt;author&gt;Chien, Chun-Yu&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;New Internet Marketing Strategy: the Application of the CCB Model&lt;/title&gt;&lt;secondary-title&gt;Case Studies: Insights on Agriculture Innovation 2017 (IAAS Series)&lt;/secondary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;Case Studies: Insights on Agriculture Innovation 2017 (IAAS Series)&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;163&lt;/pages&gt;&lt;dates&gt;&lt;year&gt;2018&lt;/year&gt;&lt;/dates&gt;&lt;urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
@@ -8533,77 +8553,77 @@
     <w:p w14:paraId="4939754B" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRPr="00F97F28" w:rsidRDefault="00F97F28" w:rsidP="00F97F28">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="520"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="247653AA">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="圖片 94" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:195.95pt;height:39.1pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 94" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:195.95pt;height:39.15pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId12" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>The grey relational coefficient (γ) is:</w:t>
@@ -8618,91 +8638,91 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-34"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="1DFA8DAA">
-          <v:shape id="圖片 93" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:199.9pt;height:39.1pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 93" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:199.95pt;height:39.15pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId13" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-34"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="72301305">
-          <v:shape id="圖片 92" o:spid="_x0000_i1027" type="#_x0000_t75" style="width:199.9pt;height:39.1pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 92" o:spid="_x0000_i1027" type="#_x0000_t75" style="width:199.95pt;height:39.15pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId13" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
@@ -8817,91 +8837,91 @@
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="14C3780F">
-          <v:shape id="圖片 91" o:spid="_x0000_i1028" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 91" o:spid="_x0000_i1028" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="6744FC57">
-          <v:shape id="圖片 90" o:spid="_x0000_i1029" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 90" o:spid="_x0000_i1029" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
@@ -8943,91 +8963,91 @@
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="347D98A4">
-          <v:shape id="圖片 89" o:spid="_x0000_i1030" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 89" o:spid="_x0000_i1030" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId15" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="4B506C41">
-          <v:shape id="圖片 88" o:spid="_x0000_i1031" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 88" o:spid="_x0000_i1031" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId15" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
@@ -9098,91 +9118,91 @@
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="2177E4CC">
-          <v:shape id="圖片 87" o:spid="_x0000_i1032" type="#_x0000_t75" style="width:16.1pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 87" o:spid="_x0000_i1032" type="#_x0000_t75" style="width:16.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId16" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="10C34BEB">
-          <v:shape id="圖片 86" o:spid="_x0000_i1033" type="#_x0000_t75" style="width:16.1pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 86" o:spid="_x0000_i1033" type="#_x0000_t75" style="width:16.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId16" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
@@ -9201,91 +9221,91 @@
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>∥</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="70B494D6">
-          <v:shape id="圖片 85" o:spid="_x0000_i1034" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 85" o:spid="_x0000_i1034" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="2CE264F3">
-          <v:shape id="圖片 84" o:spid="_x0000_i1035" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 84" o:spid="_x0000_i1035" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
@@ -9304,91 +9324,91 @@
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>−</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="7086E8EC">
-          <v:shape id="圖片 83" o:spid="_x0000_i1036" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 83" o:spid="_x0000_i1036" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId17" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="253D1ABE">
-          <v:shape id="圖片 82" o:spid="_x0000_i1037" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 82" o:spid="_x0000_i1037" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId17" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
@@ -9415,91 +9435,91 @@
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">: The absolute value of the difference between </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="761FA99B">
-          <v:shape id="圖片 81" o:spid="_x0000_i1038" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 81" o:spid="_x0000_i1038" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="08BF2D06">
-          <v:shape id="圖片 80" o:spid="_x0000_i1039" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 80" o:spid="_x0000_i1039" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
@@ -9509,91 +9529,91 @@
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="75C0CB2D">
-          <v:shape id="圖片 79" o:spid="_x0000_i1040" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 79" o:spid="_x0000_i1040" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId17" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="776F8D66">
-          <v:shape id="圖片 78" o:spid="_x0000_i1041" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 78" o:spid="_x0000_i1041" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId17" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
@@ -9636,168 +9656,168 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="045415AC">
-          <v:shape id="圖片 77" o:spid="_x0000_i1042" type="#_x0000_t75" style="width:27.45pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 77" o:spid="_x0000_i1042" type="#_x0000_t75" style="width:27.35pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId18" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="4F02D638">
-          <v:shape id="圖片 76" o:spid="_x0000_i1043" type="#_x0000_t75" style="width:27.45pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 76" o:spid="_x0000_i1043" type="#_x0000_t75" style="width:27.35pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId18" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-12"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="406F3A59">
           <v:shape id="圖片 75" o:spid="_x0000_i1044" type="#_x0000_t75" style="width:18.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId19" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-12"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="54AEA195">
           <v:shape id="圖片 74" o:spid="_x0000_i1045" type="#_x0000_t75" style="width:18.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId19" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
@@ -9813,197 +9833,195 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="2B4B566D">
-          <v:shape id="圖片 73" o:spid="_x0000_i1046" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 73" o:spid="_x0000_i1046" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId20" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="17DA8410">
-          <v:shape id="圖片 72" o:spid="_x0000_i1047" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 72" o:spid="_x0000_i1047" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId20" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>𝑚𝑖𝑛</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>∥</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="2E97EF44">
-          <v:shape id="圖片 71" o:spid="_x0000_i1048" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 71" o:spid="_x0000_i1048" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId21" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="6D368B7E">
-          <v:shape id="圖片 70" o:spid="_x0000_i1049" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 70" o:spid="_x0000_i1049" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId21" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
@@ -10028,93 +10046,93 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>−</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-12"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="77343F1A">
-          <v:shape id="圖片 69" o:spid="_x0000_i1050" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 69" o:spid="_x0000_i1050" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId22" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-12"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="6B38E4C0">
-          <v:shape id="圖片 68" o:spid="_x0000_i1051" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 68" o:spid="_x0000_i1051" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId22" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
@@ -10188,168 +10206,168 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="69C6F969">
-          <v:shape id="圖片 67" o:spid="_x0000_i1052" type="#_x0000_t75" style="width:27.45pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 67" o:spid="_x0000_i1052" type="#_x0000_t75" style="width:27.35pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId23" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="0EEC823E">
-          <v:shape id="圖片 66" o:spid="_x0000_i1053" type="#_x0000_t75" style="width:27.45pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 66" o:spid="_x0000_i1053" type="#_x0000_t75" style="width:27.35pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId23" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-12"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="0E5437F9">
           <v:shape id="圖片 65" o:spid="_x0000_i1054" type="#_x0000_t75" style="width:18.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId19" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-12"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="53A770D4">
           <v:shape id="圖片 64" o:spid="_x0000_i1055" type="#_x0000_t75" style="width:18.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId19" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
@@ -10365,197 +10383,195 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ax.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="6BF49564">
-          <v:shape id="圖片 63" o:spid="_x0000_i1056" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 63" o:spid="_x0000_i1056" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId20" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="4D44D2DE">
-          <v:shape id="圖片 62" o:spid="_x0000_i1057" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 62" o:spid="_x0000_i1057" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId20" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>𝑚</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ax.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>∥</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="79BA7102">
-          <v:shape id="圖片 61" o:spid="_x0000_i1058" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 61" o:spid="_x0000_i1058" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId21" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="61D184F4">
-          <v:shape id="圖片 60" o:spid="_x0000_i1059" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 60" o:spid="_x0000_i1059" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId21" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
@@ -10580,93 +10596,93 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>−</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-12"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="76D69088">
-          <v:shape id="圖片 59" o:spid="_x0000_i1060" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 59" o:spid="_x0000_i1060" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId22" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-12"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="587520EC">
-          <v:shape id="圖片 58" o:spid="_x0000_i1061" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 58" o:spid="_x0000_i1061" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId22" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
@@ -10733,75 +10749,65 @@
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> distinguishing coefficient, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>𝜁</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>∈</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">0,1]. The </w:t>
+        <w:t xml:space="preserve">[0,1]. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>𝜁</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> value is associated with the resolution of the grey relational coefficient without prejudice to the order of the grey relational degree, it is taken as 0.5 in this study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD72530" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRPr="00AC26AD" w:rsidRDefault="00F97F28" w:rsidP="00C1156F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -10832,383 +10838,381 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Once the grey relational coefficient is determined, the grey relational value can be found according to the following formula:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32880248" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRPr="00AC26AD" w:rsidRDefault="00F97F28" w:rsidP="00C1156F">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>𝛤</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="3D2E5163">
-          <v:shape id="圖片 57" o:spid="_x0000_i1062" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 57" o:spid="_x0000_i1062" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId21" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="0D4EA19A">
-          <v:shape id="圖片 56" o:spid="_x0000_i1063" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 56" o:spid="_x0000_i1063" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId21" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="128AF54D">
-          <v:shape id="圖片 55" o:spid="_x0000_i1064" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 55" o:spid="_x0000_i1064" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId24" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="4432C4CC">
-          <v:shape id="圖片 54" o:spid="_x0000_i1065" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 54" o:spid="_x0000_i1065" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId24" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)=</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="4BBFD448">
-          <v:shape id="圖片 53" o:spid="_x0000_i1066" type="#_x0000_t75" style="width:14.1pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 53" o:spid="_x0000_i1066" type="#_x0000_t75" style="width:14.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId25" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="493AFE74">
-          <v:shape id="圖片 52" o:spid="_x0000_i1067" type="#_x0000_t75" style="width:14.1pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 52" o:spid="_x0000_i1067" type="#_x0000_t75" style="width:14.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId25" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="35C057CA">
-          <v:shape id="圖片 51" o:spid="_x0000_i1068" type="#_x0000_t75" style="width:117.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 51" o:spid="_x0000_i1068" type="#_x0000_t75" style="width:117.65pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId26" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="2519BC08">
-          <v:shape id="圖片 50" o:spid="_x0000_i1069" type="#_x0000_t75" style="width:117.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 50" o:spid="_x0000_i1069" type="#_x0000_t75" style="width:117.65pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId26" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
@@ -11273,87 +11277,87 @@
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Where,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="71C80368">
-          <v:shape id="_x0000_i1070" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="_x0000_i1070" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId27" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="5D018202">
-          <v:shape id="_x0000_i1071" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="_x0000_i1071" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId27" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -11370,614 +11374,612 @@
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the weighted value of each factor, however, the average of the grey relational coefficients is usually taken for the calculation of the grey relations, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">so </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="2CA66FC9">
-          <v:shape id="圖片 48" o:spid="_x0000_i1072" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 48" o:spid="_x0000_i1072" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId27" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="4C785F8A">
-          <v:shape id="圖片 47" o:spid="_x0000_i1073" type="#_x0000_t75" style="width:12.6pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 47" o:spid="_x0000_i1073" type="#_x0000_t75" style="width:12.55pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId27" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-32"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="7376C077">
-          <v:shape id="圖片 46" o:spid="_x0000_i1074" type="#_x0000_t75" style="width:5.45pt;height:39.1pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 46" o:spid="_x0000_i1074" type="#_x0000_t75" style="width:5.5pt;height:39.15pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId28" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-32"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="57CCCF4A">
-          <v:shape id="圖片 45" o:spid="_x0000_i1075" type="#_x0000_t75" style="width:5.45pt;height:39.1pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 45" o:spid="_x0000_i1075" type="#_x0000_t75" style="width:5.5pt;height:39.15pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId28" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The grey relational value is:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089AF8AF" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRDefault="00F97F28" w:rsidP="00C1156F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="標楷體" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>𝛤</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="1B7DC181">
-          <v:shape id="圖片 44" o:spid="_x0000_i1076" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 44" o:spid="_x0000_i1076" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId21" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="22BE3C6C">
-          <v:shape id="圖片 43" o:spid="_x0000_i1077" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 43" o:spid="_x0000_i1077" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId21" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="6A9A5722">
-          <v:shape id="圖片 42" o:spid="_x0000_i1078" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 42" o:spid="_x0000_i1078" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId24" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="7CB8E09E">
-          <v:shape id="圖片 41" o:spid="_x0000_i1079" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 41" o:spid="_x0000_i1079" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId24" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)=</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="4DABAA8F">
-          <v:shape id="圖片 40" o:spid="_x0000_i1080" type="#_x0000_t75" style="width:14.1pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 40" o:spid="_x0000_i1080" type="#_x0000_t75" style="width:14.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId25" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="4CA0A2F7">
-          <v:shape id="圖片 39" o:spid="_x0000_i1081" type="#_x0000_t75" style="width:14.1pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 39" o:spid="_x0000_i1081" type="#_x0000_t75" style="width:14.05pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId25" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-32"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="26429357">
-          <v:shape id="圖片 38" o:spid="_x0000_i1082" type="#_x0000_t75" style="width:5.45pt;height:39.1pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 38" o:spid="_x0000_i1082" type="#_x0000_t75" style="width:5.5pt;height:39.15pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId29" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-32"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="1DE61000">
-          <v:shape id="圖片 37" o:spid="_x0000_i1083" type="#_x0000_t75" style="width:5.45pt;height:39.1pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 37" o:spid="_x0000_i1083" type="#_x0000_t75" style="width:5.5pt;height:39.15pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId29" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="3E40E68C">
-          <v:shape id="圖片 36" o:spid="_x0000_i1084" type="#_x0000_t75" style="width:104.9pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 36" o:spid="_x0000_i1084" type="#_x0000_t75" style="width:104.85pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId30" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:position w:val="-11"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:pict w14:anchorId="44DBE5CA">
-          <v:shape id="圖片 35" o:spid="_x0000_i1085" type="#_x0000_t75" style="width:104.9pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 35" o:spid="_x0000_i1085" type="#_x0000_t75" style="width:104.85pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId30" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
@@ -12107,177 +12109,177 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="248CAAE5">
-          <v:shape id="圖片 34" o:spid="_x0000_i1086" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 34" o:spid="_x0000_i1086" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="32D7D485">
-          <v:shape id="圖片 33" o:spid="_x0000_i1087" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 33" o:spid="_x0000_i1087" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="1EE80A94">
-          <v:shape id="圖片 32" o:spid="_x0000_i1088" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 32" o:spid="_x0000_i1088" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId17" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="251F3A41">
-          <v:shape id="圖片 31" o:spid="_x0000_i1089" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 31" o:spid="_x0000_i1089" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId17" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) ≥ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
@@ -12293,177 +12295,177 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="36A3B632">
-          <v:shape id="圖片 30" o:spid="_x0000_i1090" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 30" o:spid="_x0000_i1090" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="79C632F6">
-          <v:shape id="圖片 29" o:spid="_x0000_i1091" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 29" o:spid="_x0000_i1091" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="5511E64B">
-          <v:shape id="圖片 28" o:spid="_x0000_i1092" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 28" o:spid="_x0000_i1092" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId31" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="27102A78">
-          <v:shape id="圖片 27" o:spid="_x0000_i1093" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 27" o:spid="_x0000_i1093" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId31" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F97F28">
@@ -12471,369 +12473,369 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">it indicates that the degree of association between </w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="557E66BB">
-          <v:shape id="圖片 26" o:spid="_x0000_i1094" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 26" o:spid="_x0000_i1094" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId17" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="51958874">
-          <v:shape id="圖片 25" o:spid="_x0000_i1095" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 25" o:spid="_x0000_i1095" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId17" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="7523EB44">
-          <v:shape id="圖片 24" o:spid="_x0000_i1096" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 24" o:spid="_x0000_i1096" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="7FFCD800">
-          <v:shape id="圖片 23" o:spid="_x0000_i1097" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 23" o:spid="_x0000_i1097" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is greater than that between </w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="79BD3B34">
-          <v:shape id="圖片 22" o:spid="_x0000_i1098" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 22" o:spid="_x0000_i1098" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId31" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="75144BE6">
-          <v:shape id="圖片 21" o:spid="_x0000_i1099" type="#_x0000_t75" style="width:9.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 21" o:spid="_x0000_i1099" type="#_x0000_t75" style="width:9.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId31" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="2F89B641">
-          <v:shape id="圖片 20" o:spid="_x0000_i1100" type="#_x0000_t75" style="width:11.4pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 20" o:spid="_x0000_i1100" type="#_x0000_t75" style="width:11.3pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, and the order of association can be expressed as </w:t>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> QUOTE </w:instrText>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="556A4E91">
-          <v:shape id="圖片 19" o:spid="_x0000_i1101" type="#_x0000_t75" style="width:35.15pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 19" o:spid="_x0000_i1101" type="#_x0000_t75" style="width:35.1pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId32" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007450E9">
+      <w:r w:rsidR="008B3945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="538F3876">
-          <v:shape id="圖片 18" o:spid="_x0000_i1102" type="#_x0000_t75" style="width:35.15pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="圖片 18" o:spid="_x0000_i1102" type="#_x0000_t75" style="width:35.1pt;height:20.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId32" o:title="" chromakey="white"/>
             <o:lock v:ext="edit" rotation="t" cropping="t" verticies="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F97F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Since there may be multiple factors to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F97F28">
@@ -12962,67 +12964,51 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Table 1 presents the results of the grey relational analysis (GRA), while the grey relation levels are visualized by lines in Figure 2. The dispersion of the grey relation levels on the lines is divided into 12 groups. The first group corresponds to the factor "Product information provided by community influencers is true". The second group includes factors such as "Product information provided by the community influencers has their own ideas", "Community influencers have relevant product experience", "Product information provided by the community influencer is complete", "Product information provided by community influencers is accurate (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7675D">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>𝛤</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7675D">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>0.80746)</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the minimum factor "Community influencers are good". In the GRA analysis, three to six key factors were identified, and the number of critical factors did not exceed half of all the questions. Hence, we consider the above-mentioned six items as our factors.</w:t>
+        <w:t>0.80746)”,  and the minimum factor "Community influencers are good". In the GRA analysis, three to six key factors were identified, and the number of critical factors did not exceed half of all the questions. Hence, we consider the above-mentioned six items as our factors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA7FD84" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRDefault="00F97F28" w:rsidP="00F97F28"/>
     <w:p w14:paraId="4D1AA4A2" w14:textId="3AB20D21" w:rsidR="00F97F28" w:rsidRPr="00F97F28" w:rsidRDefault="00F97F28" w:rsidP="00F97F28">
       <w:pPr>
         <w:pStyle w:val="Tabletitle"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC26AD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidR="0014541F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -14934,69 +14920,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B4E44" w:rsidRPr="00F97F28" w14:paraId="206D1D5E" w14:textId="77777777" w:rsidTr="002B4E44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="736AE1C2" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRPr="00F97F28" w:rsidRDefault="00F97F28" w:rsidP="002B4E44">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="60" w:afterLines="25" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97F28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">X1.4 Community influencers are </w:t>
-[...17 lines deleted...]
-              <w:t>Community influencers credibility)</w:t>
+              <w:t>X1.4 Community influencers are controversial(Community influencers credibility)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6663C171" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRPr="00F97F28" w:rsidRDefault="00F97F28" w:rsidP="002B4E44">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="60" w:afterLines="25" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97F28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -15053,69 +15021,51 @@
       <w:tr w:rsidR="002B4E44" w:rsidRPr="00F97F28" w14:paraId="0C472790" w14:textId="77777777" w:rsidTr="002B4E44">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="150C55ED" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRPr="00F97F28" w:rsidRDefault="00F97F28" w:rsidP="002B4E44">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="60" w:afterLines="25" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97F28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">X1.5 Community influencers have rich recommendation experience in the </w:t>
-[...17 lines deleted...]
-              <w:t>Community influencers credibility)</w:t>
+              <w:t>X1.5 Community influencers have rich recommendation experience in the past(Community influencers credibility)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1549101C" w14:textId="77777777" w:rsidR="00F97F28" w:rsidRPr="00F97F28" w:rsidRDefault="00F97F28" w:rsidP="002B4E44">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="60" w:afterLines="25" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97F28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -21821,69 +21771,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F7B1802" w14:textId="77777777" w:rsidR="002B4E44" w:rsidRPr="00AC26AD" w:rsidRDefault="002B4E44" w:rsidP="002B4E44">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="60" w:afterLines="25" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC26AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">X1.5 The past recommendation experience of community influencers is </w:t>
-[...17 lines deleted...]
-              <w:t>Community influencers credibility)</w:t>
+              <w:t>X1.5 The past recommendation experience of community influencers is rich(Community influencers credibility)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7054D366" w14:textId="77777777" w:rsidR="002B4E44" w:rsidRPr="00AC26AD" w:rsidRDefault="002B4E44" w:rsidP="002B4E44">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="60" w:afterLines="25" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC26AD">
@@ -24835,72 +24767,68 @@
         <w:t>REFERENCE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777F0D03" w14:textId="0A2448F2" w:rsidR="002B4E44" w:rsidRPr="002B4E44" w:rsidRDefault="002B4E44" w:rsidP="008D7D97">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="560" w:hanging="560"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0076308A">
+      <w:r w:rsidRPr="008B3945">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.REFLIST </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_ENREF_1"/>
-      <w:r w:rsidRPr="0076308A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008B3945">
         <w:t xml:space="preserve">Bastrygina, T., &amp; Lim, W. M. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="002B4E44">
         <w:t xml:space="preserve">Foundations of consumer engagement with social media influencers. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B4E44">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>International Journal of Web Based Communities</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4E44">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4E44">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 19</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4E44">
         <w:t xml:space="preserve">(2-3), 222–242. </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="002B4E44">
@@ -26988,69 +26916,51 @@
       </w:r>
       <w:r w:rsidRPr="00477AAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is a professor at the Department of Marketing, National Chung </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00477AAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hsing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00477AAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> University, Taiwan R.O.C. His research interests include sustainability, carbon business model, supply chain, agriculture innovation, internet marketing and e-commerce, logistics, technology and innovation, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> He serves as the International Committee General Convener of CIBED, a </w:t>
+        <w:t xml:space="preserve"> University, Taiwan R.O.C. His research interests include sustainability, carbon business model, supply chain, agriculture innovation, internet marketing and e-commerce, logistics, technology and innovation, etc.. He serves as the International Committee General Convener of CIBED, a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00477AAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fullbright</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00477AAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visiting Professor to the USA, a Fellow of IAAS, an international adviser for Small Businesses of EBRD, and a conference lecturer of Asia-Pacific Economic Cooperation (APEC). He has published 6 books and around 200 articles in domestic and international journals. He is also the editor-in-chief of IJAITG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AD2C3A" w14:textId="77777777" w:rsidR="004B3F5B" w:rsidRPr="00477AAF" w:rsidRDefault="004B3F5B" w:rsidP="004B3F5B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -27133,148 +27043,149 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004B3F5B" w:rsidRPr="00477AAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Ting Lin</w:t>
       </w:r>
       <w:r w:rsidR="004B3F5B" w:rsidRPr="00477AAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> holds a Master’s degree from the Institute of Business and Management at National Yang Ming Chiao Tung University.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00736100" w:rsidRPr="00477AAF" w:rsidSect="00F873E8">
+    <w:sectPr w:rsidR="00736100" w:rsidRPr="00477AAF" w:rsidSect="00520A8C">
       <w:headerReference w:type="even" r:id="rId74"/>
       <w:headerReference w:type="default" r:id="rId75"/>
       <w:headerReference w:type="first" r:id="rId76"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73840DCB" w14:textId="77777777" w:rsidR="00B33353" w:rsidRDefault="00B33353">
+    <w:p w14:paraId="5F75C250" w14:textId="77777777" w:rsidR="00537345" w:rsidRDefault="00537345">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D3D65C0" w14:textId="77777777" w:rsidR="00B33353" w:rsidRDefault="00B33353">
+    <w:p w14:paraId="44DF1D22" w14:textId="77777777" w:rsidR="00537345" w:rsidRDefault="00537345">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kaiti TC">
     <w:altName w:val="微軟正黑體"/>
     <w:charset w:val="88"/>
@@ -27304,61 +27215,61 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei UI">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25ED9753" w14:textId="77777777" w:rsidR="00B33353" w:rsidRDefault="00B33353">
+    <w:p w14:paraId="7A33EDB2" w14:textId="77777777" w:rsidR="00537345" w:rsidRDefault="00537345">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0953C315" w14:textId="77777777" w:rsidR="00B33353" w:rsidRDefault="00B33353">
+    <w:p w14:paraId="752BC66E" w14:textId="77777777" w:rsidR="00537345" w:rsidRDefault="00537345">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="683E9D36" w14:textId="77777777" w:rsidR="0020093C" w:rsidRDefault="0020093C" w:rsidP="0020093C">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4521FEBA" w14:textId="77777777" w:rsidR="00B464A1" w:rsidRPr="00B464A1" w:rsidRDefault="00AC6FDC" w:rsidP="00B464A1">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
@@ -31244,83 +31155,83 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="199"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2tjA2NDQ2MjUxNTewMDdR0lEKTi0uzszPAymwqAUAJ/2TOSwAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2tjA2NDQ2MjUxNTewMDdR0lEKTi0uzszPAymwrAUAZsyIICwAAAA="/>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;APA 7th&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Times New Roman&lt;/FontName&gt;&lt;FontSize&gt;13&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;566&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;1&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;/Libraries&gt;"/>
     <w:docVar w:name="EN.UseJSCitationFormat" w:val="False"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0057675D"/>
     <w:rsid w:val="00003DA3"/>
     <w:rsid w:val="00012B3D"/>
     <w:rsid w:val="00013E22"/>
     <w:rsid w:val="0002135D"/>
     <w:rsid w:val="000231F5"/>
     <w:rsid w:val="0003256F"/>
     <w:rsid w:val="00032E9C"/>
     <w:rsid w:val="00040C99"/>
     <w:rsid w:val="000551FB"/>
     <w:rsid w:val="00056876"/>
     <w:rsid w:val="00071A17"/>
     <w:rsid w:val="00073E08"/>
     <w:rsid w:val="00074B78"/>
     <w:rsid w:val="00075CD1"/>
     <w:rsid w:val="00081E6A"/>
     <w:rsid w:val="0008453F"/>
     <w:rsid w:val="0009270F"/>
     <w:rsid w:val="00097431"/>
@@ -31443,52 +31354,54 @@
     <w:rsid w:val="00484E34"/>
     <w:rsid w:val="00486A14"/>
     <w:rsid w:val="00487C47"/>
     <w:rsid w:val="00491280"/>
     <w:rsid w:val="004923B3"/>
     <w:rsid w:val="004934D9"/>
     <w:rsid w:val="00495CA4"/>
     <w:rsid w:val="00496D05"/>
     <w:rsid w:val="004A0F32"/>
     <w:rsid w:val="004A2CFA"/>
     <w:rsid w:val="004A3C14"/>
     <w:rsid w:val="004A6495"/>
     <w:rsid w:val="004B1273"/>
     <w:rsid w:val="004B1897"/>
     <w:rsid w:val="004B3F5B"/>
     <w:rsid w:val="004C0F66"/>
     <w:rsid w:val="004C5342"/>
     <w:rsid w:val="004D626F"/>
     <w:rsid w:val="004E37AA"/>
     <w:rsid w:val="004F6F02"/>
     <w:rsid w:val="0050184B"/>
     <w:rsid w:val="00502CDB"/>
     <w:rsid w:val="00513C0E"/>
     <w:rsid w:val="0051587B"/>
     <w:rsid w:val="00517121"/>
+    <w:rsid w:val="00520A8C"/>
     <w:rsid w:val="00521159"/>
     <w:rsid w:val="005217B8"/>
+    <w:rsid w:val="00537345"/>
     <w:rsid w:val="0054184D"/>
     <w:rsid w:val="00541E73"/>
     <w:rsid w:val="00544DE4"/>
     <w:rsid w:val="00547BD4"/>
     <w:rsid w:val="00551D50"/>
     <w:rsid w:val="00552413"/>
     <w:rsid w:val="0055335C"/>
     <w:rsid w:val="005539A2"/>
     <w:rsid w:val="00562232"/>
     <w:rsid w:val="005623B5"/>
     <w:rsid w:val="005670F3"/>
     <w:rsid w:val="0057675D"/>
     <w:rsid w:val="00580CE8"/>
     <w:rsid w:val="0058397B"/>
     <w:rsid w:val="00583BDA"/>
     <w:rsid w:val="0059325D"/>
     <w:rsid w:val="00597A31"/>
     <w:rsid w:val="005A5AF3"/>
     <w:rsid w:val="005B4210"/>
     <w:rsid w:val="005B489C"/>
     <w:rsid w:val="005B7B9E"/>
     <w:rsid w:val="005C222D"/>
     <w:rsid w:val="005D143A"/>
     <w:rsid w:val="005D2EC2"/>
     <w:rsid w:val="005E5BF1"/>
@@ -31549,50 +31462,51 @@
     <w:rsid w:val="007F6548"/>
     <w:rsid w:val="008015FC"/>
     <w:rsid w:val="00811F0E"/>
     <w:rsid w:val="008159D2"/>
     <w:rsid w:val="00821386"/>
     <w:rsid w:val="00821BA9"/>
     <w:rsid w:val="00825072"/>
     <w:rsid w:val="00825E4D"/>
     <w:rsid w:val="008317ED"/>
     <w:rsid w:val="00834A6D"/>
     <w:rsid w:val="00834CA0"/>
     <w:rsid w:val="0084031F"/>
     <w:rsid w:val="008455B7"/>
     <w:rsid w:val="008461A1"/>
     <w:rsid w:val="0085082D"/>
     <w:rsid w:val="0085203F"/>
     <w:rsid w:val="008529EC"/>
     <w:rsid w:val="00853AED"/>
     <w:rsid w:val="00863836"/>
     <w:rsid w:val="00864F1F"/>
     <w:rsid w:val="00893977"/>
     <w:rsid w:val="0089455E"/>
     <w:rsid w:val="008A1BE9"/>
     <w:rsid w:val="008A68DC"/>
     <w:rsid w:val="008A75B9"/>
+    <w:rsid w:val="008B3945"/>
     <w:rsid w:val="008B3BF0"/>
     <w:rsid w:val="008B47EE"/>
     <w:rsid w:val="008B65EA"/>
     <w:rsid w:val="008B6EB1"/>
     <w:rsid w:val="008C0668"/>
     <w:rsid w:val="008C4B64"/>
     <w:rsid w:val="008D4010"/>
     <w:rsid w:val="008D70E7"/>
     <w:rsid w:val="008D7D97"/>
     <w:rsid w:val="008F055D"/>
     <w:rsid w:val="008F269B"/>
     <w:rsid w:val="008F6CB8"/>
     <w:rsid w:val="009060A1"/>
     <w:rsid w:val="0091227E"/>
     <w:rsid w:val="00915F51"/>
     <w:rsid w:val="00916ADE"/>
     <w:rsid w:val="00922F0C"/>
     <w:rsid w:val="009245A1"/>
     <w:rsid w:val="00934F7E"/>
     <w:rsid w:val="009359E8"/>
     <w:rsid w:val="009375A3"/>
     <w:rsid w:val="009526E0"/>
     <w:rsid w:val="0095460B"/>
     <w:rsid w:val="00963A52"/>
     <w:rsid w:val="009703E9"/>
@@ -47807,94 +47721,94 @@
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kaiti TC">
     <w:altName w:val="微軟正黑體"/>
     <w:charset w:val="88"/>
@@ -47923,51 +47837,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei UI">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003207FA"/>
     <w:rsid w:val="00000EC4"/>
     <w:rsid w:val="00003DA3"/>
     <w:rsid w:val="00014282"/>
     <w:rsid w:val="00073E08"/>
@@ -48039,50 +47953,51 @@
     <w:rsid w:val="009C5071"/>
     <w:rsid w:val="009D06E2"/>
     <w:rsid w:val="009D25A4"/>
     <w:rsid w:val="00A320EA"/>
     <w:rsid w:val="00A36449"/>
     <w:rsid w:val="00A435A9"/>
     <w:rsid w:val="00A560C8"/>
     <w:rsid w:val="00A97624"/>
     <w:rsid w:val="00AA271B"/>
     <w:rsid w:val="00AB56F8"/>
     <w:rsid w:val="00AC4120"/>
     <w:rsid w:val="00B203A6"/>
     <w:rsid w:val="00B23960"/>
     <w:rsid w:val="00B77D2D"/>
     <w:rsid w:val="00BC3B1E"/>
     <w:rsid w:val="00BC5286"/>
     <w:rsid w:val="00BE0F41"/>
     <w:rsid w:val="00BE2B14"/>
     <w:rsid w:val="00BF35E9"/>
     <w:rsid w:val="00C049CF"/>
     <w:rsid w:val="00C2321D"/>
     <w:rsid w:val="00C8591E"/>
     <w:rsid w:val="00CA6D55"/>
     <w:rsid w:val="00CA762B"/>
     <w:rsid w:val="00CC4C07"/>
+    <w:rsid w:val="00CE6ADE"/>
     <w:rsid w:val="00CF5E00"/>
     <w:rsid w:val="00D16D13"/>
     <w:rsid w:val="00D17989"/>
     <w:rsid w:val="00D433A6"/>
     <w:rsid w:val="00D5316F"/>
     <w:rsid w:val="00D65B60"/>
     <w:rsid w:val="00D72B9E"/>
     <w:rsid w:val="00D8794C"/>
     <w:rsid w:val="00DD1E79"/>
     <w:rsid w:val="00DF71A0"/>
     <w:rsid w:val="00E271B5"/>
     <w:rsid w:val="00E63511"/>
     <w:rsid w:val="00EA6F84"/>
     <w:rsid w:val="00EB4CAE"/>
     <w:rsid w:val="00ED375A"/>
     <w:rsid w:val="00EE1E10"/>
     <w:rsid w:val="00F017DF"/>
     <w:rsid w:val="00F10337"/>
     <w:rsid w:val="00F2328F"/>
     <w:rsid w:val="00F25971"/>
     <w:rsid w:val="00F34DE4"/>
     <w:rsid w:val="00F545DE"/>
     <w:rsid w:val="00F81CC7"/>
     <w:rsid w:val="00F84B77"/>
     <w:rsid w:val="00FA34B5"/>
@@ -48883,51 +48798,51 @@
     <we:property name="MENDELEY_CITATIONS_STYLE" value="{&quot;id&quot;:&quot;https://www.zotero.org/styles/apa&quot;,&quot;title&quot;:&quot;American Psychological Association 7th edition&quot;,&quot;format&quot;:&quot;author-date&quot;,&quot;defaultLocale&quot;:null,&quot;isLocaleCodeValid&quot;:true}"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99A8E622-0E57-4996-972E-984AC3208AF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
   <Words>17110</Words>
   <Characters>97528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>812</Lines>
   <Paragraphs>228</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>